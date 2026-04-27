--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,894 +1,444 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...104 lines deleted...]
-        <w:t>к представлению альтернативных предложений по строительству объектов здравоохранения:</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Павлодар облысы денсаулық сақтау басқармасы" ММ-сі, денсаулық сақтау объектілерінің құрылысы бойынша баламалы ұсыныстарды ұсынуға МЖӘ (мемлекеттік-жеке әріптестік) механизмі бойынша әлеуетті әріптестерді тарту мақсатында, қызығушылықтарын білдіру өтінімі туралы хабарлайды:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Павлодар қаласының ауылдық аймағындағы Байдала ауылында медициналық пунктінің құрылысы; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C57F52">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C57F52">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар қаласының ауылдық аймағындағы Мойылды ауылында фельдшерлік-акушерлік пунктінің құрылысы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Ақсу қаласының ауылдық аймағындағы Қызылжар ауылында дәрігерлік амбулаторияның құрылысы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> района;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Ақтоғай ауданындағы Шолақсор ауылында медициналық пунктінің құрылысы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C57F52">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C57F52">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> района;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Баянауыл ауданындағы Күркелі ауылында медициналық пунктінің құрылысы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> района;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6. Баянауыл ауданындағы Ақши ауылында медициналық пунктінің құрылысы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Иртышского района;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7. Ертіс ауданындағы Қара ағаш ауылында медициналық пунктінің құрылысы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Майского района;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8. Май ауданындағы Саты ауылында медициналық пунктінің құрылысы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Павлодарского района;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9. Павлодар ауданының Новочерноярка ауылында дәрігерлік амбулаторияның құрылысы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Павлодарского района;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10. Павлодар ауданының Луганск ауылында дәрігерлік амбулаторияның құрылысы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Успенского района.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11. Успен ауданының Қоңырөзек ауылында фельдшерлік-акушерлік пунктінің құрылысы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57F52" w:rsidRPr="00C57F52" w:rsidRDefault="00C57F52" w:rsidP="00C57F52">
+    <w:p w:rsidR="007A2CD8" w:rsidRPr="00C57F52" w:rsidRDefault="007A2CD8" w:rsidP="007A2CD8">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұсыныстар 2017 жылғы 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шілдеге дейін, Павлодар қаласы, "Павлодар облысы денсаулық сақтау басқармасы" ММ-сі, И.Байзақов көшесі, 151/2, 404- каб., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67-52-98, e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>arynova.venera@pavlodar.gov.kz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
           <w:rStyle w:val="a3"/>
-          <w:color w:val="0070C0"/>
-[...118 lines deleted...]
-        <w:t>arynova.venera@pavlodar.gov.kz</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C57F52">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайы бойынша қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008144A3" w:rsidRPr="00C57F52" w:rsidRDefault="008144A3" w:rsidP="00AB4D3B">
-[...19 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w:rsidR="00BA29D0" w:rsidRPr="007A2CD8" w:rsidRDefault="00BA29D0" w:rsidP="007A2CD8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00BA29D0" w:rsidRPr="00FD0FE4">
+    <w:sectPr w:rsidR="00BA29D0" w:rsidRPr="007A2CD8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -903,75 +453,77 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF1D38"/>
     <w:rsid w:val="00090247"/>
     <w:rsid w:val="001A4827"/>
     <w:rsid w:val="0021599D"/>
     <w:rsid w:val="00221DB6"/>
     <w:rsid w:val="00223A90"/>
     <w:rsid w:val="002B33DE"/>
     <w:rsid w:val="002C3E0B"/>
     <w:rsid w:val="002E1800"/>
     <w:rsid w:val="00402A3E"/>
     <w:rsid w:val="004614BB"/>
     <w:rsid w:val="00496387"/>
     <w:rsid w:val="004A56B4"/>
     <w:rsid w:val="005E16BA"/>
     <w:rsid w:val="005E6D2F"/>
     <w:rsid w:val="006634A7"/>
     <w:rsid w:val="00673A01"/>
     <w:rsid w:val="006E2108"/>
     <w:rsid w:val="00765DAA"/>
+    <w:rsid w:val="007A2CD8"/>
     <w:rsid w:val="008144A3"/>
     <w:rsid w:val="00895A77"/>
     <w:rsid w:val="008B0BD2"/>
     <w:rsid w:val="00A2093D"/>
     <w:rsid w:val="00A53DDC"/>
     <w:rsid w:val="00A90440"/>
     <w:rsid w:val="00AB4D3B"/>
     <w:rsid w:val="00AD0554"/>
     <w:rsid w:val="00B06361"/>
     <w:rsid w:val="00B63AE3"/>
     <w:rsid w:val="00B823FF"/>
     <w:rsid w:val="00B86634"/>
     <w:rsid w:val="00BA29D0"/>
     <w:rsid w:val="00BA5DF3"/>
     <w:rsid w:val="00BC3A39"/>
     <w:rsid w:val="00BD6074"/>
     <w:rsid w:val="00C16636"/>
     <w:rsid w:val="00C57F52"/>
     <w:rsid w:val="00CA2CCB"/>
     <w:rsid w:val="00D10546"/>
     <w:rsid w:val="00DE1E90"/>
     <w:rsid w:val="00DF1D38"/>
     <w:rsid w:val="00EB4E68"/>
     <w:rsid w:val="00F86897"/>
     <w:rsid w:val="00FB72A0"/>
@@ -1749,66 +1301,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>194</Words>
-  <Characters>1111</Characters>
+  <Words>206</Words>
+  <Characters>1176</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Krokoz™</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1303</CharactersWithSpaces>
+  <CharactersWithSpaces>1380</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>