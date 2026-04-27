--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -1,3755 +1,2727 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="003F4CAC" w:rsidRPr="00EF5B4F" w:rsidRDefault="007B43E2" w:rsidP="00B846D3">
-      <w:pPr>
+    <w:p w:rsidR="001343C8" w:rsidRPr="0062436E" w:rsidRDefault="00D57899" w:rsidP="001343C8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...81 lines deleted...]
-        <w:t>Модернизация операционных блоков объектов здравоохранения Павлодарской области высокотехнологичным хирургическим оборудованием»</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысында жоғары технологиялық хирургиялық құрал-жабдықтармен жарақтандырылған денсаулық сақтау нысандарының жедел блогын модернизациялау бойынша мемлекеттік-жеке меншік әріптестік жобасының басталуы туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00901C58" w:rsidRDefault="00901C58" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00DD0D58" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00F84797" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Павлодар облысының денсаулық сақтау басқармасы» ММ, 2015 жылғы 25-қарашаның</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0D58" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №725</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Жоспарлау және мемлекеттік-жеке меншік әріптестік жобаларын іске асыру ережелері» 133 тармағына сәйкес, бизнестің мемлекеттік-жеке меншік әріптестік жобасына қызығушылық балама ұсыныстар тарту мақсатында, қаржы және басқа да ұйымдар «Павлодар облысының денсаулық сақтау нысандарының жедел блоктары жоғары технологиялық хирургиялық жабдықтарға жаңғырту» жобасы туралы хабарлайды (бұдан әрі - МЖӘ жобасы).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003F4CAC" w:rsidRPr="0044101C" w:rsidRDefault="003E30D5" w:rsidP="00B846D3">
-      <w:pPr>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...184 lines deleted...]
-        <w:t>.</w:t>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МЖӘ Жобасын іске асыру </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0D58" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шарты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00494733" w:rsidRPr="0044101C" w:rsidRDefault="007A1D29" w:rsidP="00494733">
+    <w:p w:rsidR="001343C8" w:rsidRPr="0062436E" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="786"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Инвестициялардың болжамды көлемі </w:t>
+      </w:r>
+      <w:r w:rsidR="001343C8" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">296 379 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мың теңгені құрайды, құны 14 бірлік хирургиялық жабдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001343C8" w:rsidRPr="0062436E" w:rsidRDefault="001343C8" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0D58" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>МЖӘ к</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>елісім түрі - Қызмет көрсету туралы келісім.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.3. Іске асыру мерзімі - 5 жыл.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D651D" w:rsidRDefault="002C6568" w:rsidP="003D651D">
-[...174 lines deleted...]
-    <w:p w:rsidR="003D651D" w:rsidRDefault="002C6568" w:rsidP="00901C58">
+    <w:p w:rsidR="001343C8" w:rsidRPr="0062436E" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-        <w:t>Период реализации – 5 лет.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік серіктес:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00873184" w:rsidRDefault="002C6568" w:rsidP="00901C58">
+    <w:p w:rsidR="001343C8" w:rsidRPr="0062436E" w:rsidRDefault="00D57899" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 3 жыл бойы </w:t>
+      </w:r>
+      <w:r w:rsidR="001343C8" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>296 379</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мың теңге сомасында  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02477" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02477" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02477" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 40 %, 2020 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02477" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02477" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – 30 %, 2021 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02477" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02477" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. – 30 %</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02477" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F13F5">
-[...15 lines deleted...]
-        <w:t>о стороны Государственного партнера будет осуществлена:</w:t>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үлестермен инвестициялық шығындарды өтеу;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1E2B" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00873184" w:rsidRPr="00D449D6" w:rsidRDefault="00873184" w:rsidP="00873184">
-[...110 lines deleted...]
-    <w:p w:rsidR="00873184" w:rsidRPr="00B846D3" w:rsidRDefault="00873184" w:rsidP="00B846D3">
+    <w:p w:rsidR="001343C8" w:rsidRPr="0062436E" w:rsidRDefault="00D57899" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C73E61">
-[...67 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00690D98" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 600 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мың теңгеден аспайтын мөлшерде операциялық шығындарды (қызмет көрсету құны) өтеу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4CAC" w:rsidRDefault="002C6568" w:rsidP="00901C58">
+    <w:p w:rsidR="001343C8" w:rsidRPr="0062436E" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1.5</w:t>
       </w:r>
-      <w:r w:rsidR="003D651D">
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="006C5631" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Х</w:t>
       </w:r>
-      <w:r w:rsidR="00EF5B4F">
-[...153 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ирургиялық жабдықтар: 7 бірлік электрохирургическим коагулятор, аргон пл</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5631" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>азмалық коагулятор 5 бірлік, су ағымды диссектор</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 бірлік әлеуетті жеке әріптес</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0D58" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тің меншігінде </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F13F5" w:rsidRDefault="002C6568" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5631" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>1.6</w:t>
       </w:r>
-      <w:r w:rsidR="00436639">
-[...4 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5631" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ескерту мерзімі жарияланған бастап 6 айдан кеш емес бұрын берілген </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">медициналық жабдықтар </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5631" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ҚазМедТех» </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>АҚ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5631" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өткізген</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-        <w:t>, выданным не позднее 6 месяцев назад, начиная со срока публикации извещения.</w:t>
+      <w:r w:rsidR="006C5631" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>араптамалық бағалау нәтижелері туралы қорытынды болуы қажет</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5631" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F13F5" w:rsidRDefault="002F13F5" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>7</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Потенциальный частный партнер должен быть авторизирован производителем оборудования.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Потенциалды жеке серіктесті жабдық өндірушісі рұқсат еткен болуы керек.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC393F" w:rsidRDefault="00BC393F" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-        <w:t>8</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> лиц.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Хирургиялық жабдықтар жаңа, яғни пайдаланылмаған, қалпына келтірілген және / немесе пайдаланылған бөлшектерде және жинақтарда түпнұсқалық орамда болуы керек. Хирургиялық жабдықтар үшінші тұлғалардың құқықтарынан бос болуы керек.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0040112D" w:rsidRDefault="0040112D" w:rsidP="0040112D">
-[...214 lines deleted...]
-    <w:p w:rsidR="0040112D" w:rsidRPr="0040112D" w:rsidRDefault="0040112D" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтініш берілген жабдықтың әрбір түрі үшін </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрлігінің тіркеу туралы куәліктің бар болуы.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002F13F5" w:rsidRDefault="00DF1E76" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     1.10. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Хирургиялық жабдықты уәкілетті органнан («</w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>КазИнМетр</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>» РМК) өлшеу құралдарына жатқызу сараптамасы туралы құжат.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00901C58">
+    <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. МЖӘ жобасының орналасқан жері - Павлодар облысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="00F84797">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6094"/>
         <w:gridCol w:w="4669"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidTr="00AD127B">
+      <w:tr w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidTr="008C179A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00AD127B">
+          <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="008C179A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование </w:t>
-[...7 lines deleted...]
-              <w:t>медучреждения</w:t>
+              <w:t>Медициналық мекеменің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00AD127B">
+          <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="008C179A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Адрес</w:t>
+              <w:t>Мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidTr="00AD127B">
+      <w:tr w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidTr="008C179A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00AD127B">
+          <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="003411D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>КГП на ПХВ «Павлодарская городская больница №1»</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ШЖҚ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«№1 Павлодар қалалық ауруханасы»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КМК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00AD127B">
+          <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="003411D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>  г. Павлодар, улица Ломова, 49 Б</w:t>
+              <w:t>   Павлодар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қ.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, Ломов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, 49 Б</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidTr="00AD127B">
+      <w:tr w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidTr="008C179A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00AD127B">
+          <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="008C179A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>КГП на ПХВ «Экибастузская городская больница»</w:t>
+              <w:t>ШЖҚ «Екібастұз қалалық ауруханасы» КМК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00AD127B">
+          <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="003411D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Екібастұз қ.,</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t> г. Экибастуз, улица  </w:t>
+              <w:t>Торай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ғ</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Торайгырова</w:t>
+              <w:t>ыров</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 32.</w:t>
+              <w:t xml:space="preserve"> к., 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidTr="00AD127B">
+      <w:tr w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidTr="008C179A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00AD127B">
+          <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="008C179A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>КГП на ПХВ «Экибастузский родильный дом»</w:t>
+              <w:t>ШЖҚ «Екібастұз перзентханасы» КМК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2169" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00477AC2" w:rsidRPr="00477AC2" w:rsidRDefault="00477AC2" w:rsidP="00AD127B">
+          <w:p w:rsidR="003411D9" w:rsidRPr="0062436E" w:rsidRDefault="003411D9" w:rsidP="003411D9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00477AC2">
+            <w:r w:rsidRPr="0062436E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t> г. Экибастуз, ул. Московская 59</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Екібастұз қ.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Московская</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к.,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062436E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00477AC2" w:rsidRPr="00436639" w:rsidRDefault="00477AC2" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FB734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. МЖӘ жобасының мәні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- Павлодар облысының 3 медициналық ұйымдарында 14 бірлік хирургиялық техниканы орнату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- хирургиялық жабдықтардың 14 бірлігін пайдалану және қызмет көрсету: 36 ай қайтарылмайтын кепілдеме қызметі және 21 ай өтеу қызметі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Жеткізілген хирургиялық жабдыққа қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- б</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ір құрылғыда функциялар мен параметрлердің өте кең диапазоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- жабдықтардың барлық блоктары ашық хирургияда, лапароскопияда және ішек (эндоскопия) эндоскопиясында қолданылуы тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- (электрохирурги</w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ялық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + аргон</w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>плазмалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, электрохирурги</w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ялық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> +</w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> суағынды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) немесе құрылым</w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (электрохирурги</w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ялық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ргон</w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>плазмалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + су </w:t>
+      </w:r>
+      <w:r w:rsidR="003411D9" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ағынды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) бір </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> байланыста </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(автобус байланыс) екі есе моноблок түрлі жинақтарын (электрохирурги</w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ялық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- интеграция: құралдар бейне эндоскопиялық жабдықтардың барлық </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>маркалары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен үйлесімді болуы керек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- қосымшалар кең ауқымды - гинекология, урология, жалпы және жақ-бет хирургиясы, гастроэнтерология, нейрохирургия, ЛОР, ортопедия, офтальмологиялық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5. МЖӘ жобасын іске асыруға мүдделі әлеуетті жеке серіктестер өздері туралы негізгі ақпаратты көрсете отырып, осындай жобаны іске асыру мүмкіндігі туралы балама ұсыныс ұсынады, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- ықтимал жеке серіктестің атауы мен мекен-жайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- мемлекеттік меншік (заңды тұлғалар үшін), азаматтығы (жеке тұлғалар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- әлеуетті жеке серіктестікті ұсынатын заңды және жеке тұлғалардың басшылары мен иелері туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- жабдықтарды өндірушіден уәкілетті құқығын растайтын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- хирургиялық жабдыққа меншік құқығын растайтын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E556D1" w:rsidRDefault="00D57899" w:rsidP="00FB734D">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ескерту мерзімі жарияланған бастап 6 айдан кеш емес бұрын берілген медициналық жабдықтар «ҚазМедТех» АҚ өткізген  сараптамалық бағалау нәтижелері туралы қорытынды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00E556D1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- Қазақстан Республикасы Денсаулық сақтау министрлігінің тіркеу куәліктері.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0E6C" w:rsidRPr="00DF1E76" w:rsidRDefault="00494733" w:rsidP="00DF1E76">
-[...736 lines deleted...]
-    <w:p w:rsidR="003F4CAC" w:rsidRPr="0044101C" w:rsidRDefault="003F4CAC" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00D57899" w:rsidP="00E556D1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">- наименования и адреса потенциального частного партнера; </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- хирургиялық жабдықты уәкілетті органнан («</w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>КазИнМетр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>» РМК) өлшеу құралдарына жатқызу үшін сараптамадан өтуді растайтын құжат.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ұсыну мерзімі </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ағымды жылдың </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97DAD" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00343C63" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қазан</w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ына дейін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4CAC" w:rsidRPr="0044101C" w:rsidRDefault="003F4CAC" w:rsidP="00901C58">
+    <w:p w:rsidR="00E556D1" w:rsidRPr="0062436E" w:rsidRDefault="00E556D1" w:rsidP="00E556D1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0044101C">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жобаға қатысуға мүдделі болған жағдайда, қосымша ақпарат алу үшін хабарласыңыз:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D57899" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">- государственную принадлежность (для юридических лиц), гражданство (для физических лиц); </w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        телефондары: 8 (7182) 67 52 98</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4CAC" w:rsidRPr="0044101C" w:rsidRDefault="003F4CAC" w:rsidP="00901C58">
+    <w:p w:rsidR="00E556D1" w:rsidRPr="0062436E" w:rsidRDefault="00FB734D" w:rsidP="00E556D1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0044101C">
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> владельцах юридических лиц и лицах, которые будут представлять потенциального частного партнера;</w:t>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>umarova.aynara@pavlodar.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047113E" w:rsidRDefault="0047113E" w:rsidP="0047113E">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-        <w:t>авторизированное право от производителя оборудования.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB734D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мекенжайы: 140000, Павлодар қ. Иса Байзаков</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA310F" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к-сі, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>151/2, 409 кабинет, денсаулық сақтау ұйымдары мен инновациялық технологияларды стратегиялық дамыту бөлімі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BA310F" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уәкілетті тұлға Айнара К</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA310F" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>асеновна</w:t>
+      </w:r>
+      <w:r w:rsidR="00E556D1" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Умарова.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4CAC" w:rsidRDefault="003F4CAC" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00E556D1" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Павлодар облысы әкімдігінің экономика және бюджеттік жоспарлау басқармасы» ММ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047113E" w:rsidRDefault="0047113E" w:rsidP="0047113E">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00E556D1" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t>- заключения по результатам проведения экспертной оценки стоимости медицинской техники АО «КазМедТех», выданным не позднее 6 месяцев назад, начиная со срока публикации извещения.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тел.: 8 (7182) 32-46-01</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047113E" w:rsidRDefault="0047113E" w:rsidP="0047113E">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00E556D1" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...49 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00FB734D" w:rsidRPr="002B42D5">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>kense.debp@pavlodar.gov.kz</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="0047113E" w:rsidRPr="0040112D" w:rsidRDefault="0047113E" w:rsidP="0047113E">
-[...39 lines deleted...]
-    <w:p w:rsidR="00D06800" w:rsidRPr="0038324F" w:rsidRDefault="00D06800" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRDefault="00E556D1" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...77 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайы: 140000, Павлодар қ., Қайырбаев к-сі, 32, офис. 201</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4CAC" w:rsidRPr="0044101C" w:rsidRDefault="003F4CAC" w:rsidP="00901C58">
+    <w:p w:rsidR="00D57899" w:rsidRDefault="00E556D1" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t>В случаи заинтересованности в участии в проекте, за более подробной информацией можете обратиться по:</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уәкілетті тұлға - Ке</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA310F" w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062436E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>убаев Ернар Қасымханұлы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F4CAC" w:rsidRPr="0044101C" w:rsidRDefault="003E30D5" w:rsidP="00901C58">
+    <w:p w:rsidR="00FB734D" w:rsidRPr="00BA310F" w:rsidRDefault="00FB734D" w:rsidP="00F84797">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FCFCFC"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00AC4C0A" w:rsidRPr="00EF5B4F" w:rsidRDefault="00AC4C0A" w:rsidP="00AC4C0A">
-[...655 lines deleted...]
-    <w:sectPr w:rsidR="00646215" w:rsidSect="00CB6B2F">
+    <w:sectPr w:rsidR="00FB734D" w:rsidRPr="00BA310F" w:rsidSect="00CB6B2F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="566" w:bottom="284" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3965,50 +2937,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28EE6724"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31087074"/>
+    <w:lvl w:ilvl="0" w:tplc="6BCCDE1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29914903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74C4FCFE"/>
     <w:lvl w:ilvl="0" w:tplc="F536D514">
       <w:start w:val="145"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4077,51 +3138,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32227542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="967C8722"/>
     <w:lvl w:ilvl="0" w:tplc="F2C0790E">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4166,51 +3227,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="385849FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79842760"/>
     <w:lvl w:ilvl="0" w:tplc="F536D514">
       <w:start w:val="145"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4279,51 +3340,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EBA1BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAB4368E"/>
     <w:lvl w:ilvl="0" w:tplc="C51A2236">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4392,51 +3453,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5556794A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC52488E"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1635" w:hanging="1275"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="02C47A66">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -4484,102 +3545,102 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="655D6B82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3E221C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65FA7370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBAE88E6"/>
     <w:lvl w:ilvl="0" w:tplc="FD182772">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4624,51 +3685,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BAC071B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B163600"/>
     <w:lvl w:ilvl="0" w:tplc="F536D514">
       <w:start w:val="145"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00E2174A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2040" w:hanging="960"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
@@ -4737,51 +3798,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DE46ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF12E14C"/>
     <w:lvl w:ilvl="0" w:tplc="029A4A3E">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -4830,239 +3891,257 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B7121E"/>
     <w:rsid w:val="00013A5D"/>
     <w:rsid w:val="00021AA2"/>
     <w:rsid w:val="0004143A"/>
-    <w:rsid w:val="00047B0F"/>
     <w:rsid w:val="000514E6"/>
     <w:rsid w:val="00093B93"/>
-    <w:rsid w:val="000A69EC"/>
+    <w:rsid w:val="000D1BD3"/>
     <w:rsid w:val="000F307E"/>
+    <w:rsid w:val="001343C8"/>
+    <w:rsid w:val="00142038"/>
+    <w:rsid w:val="001434E6"/>
     <w:rsid w:val="001445CB"/>
     <w:rsid w:val="001B1184"/>
     <w:rsid w:val="001D3AC3"/>
     <w:rsid w:val="001E0A7E"/>
     <w:rsid w:val="002145B1"/>
     <w:rsid w:val="002304B1"/>
     <w:rsid w:val="00260FF4"/>
     <w:rsid w:val="00264FE0"/>
     <w:rsid w:val="00265222"/>
     <w:rsid w:val="00287DED"/>
     <w:rsid w:val="00290B1B"/>
     <w:rsid w:val="002A524F"/>
-    <w:rsid w:val="002C61F5"/>
     <w:rsid w:val="002C6568"/>
     <w:rsid w:val="002E1B89"/>
     <w:rsid w:val="002F13F5"/>
+    <w:rsid w:val="002F270B"/>
     <w:rsid w:val="0030177C"/>
-    <w:rsid w:val="0038324F"/>
+    <w:rsid w:val="003411D9"/>
+    <w:rsid w:val="00343C63"/>
     <w:rsid w:val="00393072"/>
     <w:rsid w:val="003B2A95"/>
     <w:rsid w:val="003D651D"/>
     <w:rsid w:val="003D669E"/>
     <w:rsid w:val="003E30D5"/>
     <w:rsid w:val="003E3B61"/>
     <w:rsid w:val="003E4243"/>
     <w:rsid w:val="003F4CAC"/>
     <w:rsid w:val="0040112D"/>
     <w:rsid w:val="00405628"/>
     <w:rsid w:val="00436639"/>
     <w:rsid w:val="0044101C"/>
     <w:rsid w:val="00443130"/>
     <w:rsid w:val="00465539"/>
     <w:rsid w:val="0047113E"/>
     <w:rsid w:val="00477AC2"/>
     <w:rsid w:val="00494733"/>
     <w:rsid w:val="004D0CBF"/>
     <w:rsid w:val="00503611"/>
     <w:rsid w:val="00536228"/>
     <w:rsid w:val="00546C24"/>
     <w:rsid w:val="005950C9"/>
     <w:rsid w:val="005C1081"/>
     <w:rsid w:val="005C3374"/>
     <w:rsid w:val="005C4245"/>
+    <w:rsid w:val="0062436E"/>
     <w:rsid w:val="00646215"/>
+    <w:rsid w:val="00675D36"/>
+    <w:rsid w:val="00690D98"/>
     <w:rsid w:val="00692AD1"/>
     <w:rsid w:val="006A107E"/>
     <w:rsid w:val="006A6CF4"/>
+    <w:rsid w:val="006C5631"/>
     <w:rsid w:val="006F15C6"/>
     <w:rsid w:val="00786E2E"/>
     <w:rsid w:val="007903B4"/>
     <w:rsid w:val="007A1D29"/>
     <w:rsid w:val="007A7416"/>
     <w:rsid w:val="007B43E2"/>
-    <w:rsid w:val="007C0859"/>
     <w:rsid w:val="007C493F"/>
     <w:rsid w:val="00811255"/>
     <w:rsid w:val="00812296"/>
     <w:rsid w:val="00873184"/>
     <w:rsid w:val="00881378"/>
     <w:rsid w:val="008C47D9"/>
     <w:rsid w:val="00901C58"/>
     <w:rsid w:val="00917ECC"/>
+    <w:rsid w:val="00927569"/>
     <w:rsid w:val="00974625"/>
     <w:rsid w:val="009B44D8"/>
     <w:rsid w:val="009E00BD"/>
     <w:rsid w:val="00A50A8B"/>
     <w:rsid w:val="00A65FC1"/>
-    <w:rsid w:val="00AA1481"/>
     <w:rsid w:val="00AC4C0A"/>
-    <w:rsid w:val="00AC7D37"/>
     <w:rsid w:val="00AD0144"/>
     <w:rsid w:val="00AD0E6C"/>
+    <w:rsid w:val="00B032E5"/>
     <w:rsid w:val="00B04E3F"/>
     <w:rsid w:val="00B062A6"/>
     <w:rsid w:val="00B243E0"/>
     <w:rsid w:val="00B7121E"/>
     <w:rsid w:val="00B846D3"/>
     <w:rsid w:val="00B93C09"/>
+    <w:rsid w:val="00BA310F"/>
     <w:rsid w:val="00BC393F"/>
     <w:rsid w:val="00BE04EE"/>
+    <w:rsid w:val="00C02477"/>
+    <w:rsid w:val="00C156FE"/>
     <w:rsid w:val="00C45ABE"/>
     <w:rsid w:val="00C8195C"/>
     <w:rsid w:val="00CA1560"/>
     <w:rsid w:val="00CB6B2F"/>
+    <w:rsid w:val="00CC0EC9"/>
     <w:rsid w:val="00D06800"/>
     <w:rsid w:val="00D223C8"/>
     <w:rsid w:val="00D30FC9"/>
-    <w:rsid w:val="00D449D6"/>
     <w:rsid w:val="00D4699B"/>
     <w:rsid w:val="00D56A44"/>
-    <w:rsid w:val="00D70950"/>
+    <w:rsid w:val="00D57899"/>
     <w:rsid w:val="00D82FEB"/>
     <w:rsid w:val="00DC51C8"/>
+    <w:rsid w:val="00DD0D58"/>
     <w:rsid w:val="00DD7F76"/>
     <w:rsid w:val="00DF1E76"/>
     <w:rsid w:val="00E03376"/>
+    <w:rsid w:val="00E04CF6"/>
     <w:rsid w:val="00E32C10"/>
     <w:rsid w:val="00E51D39"/>
+    <w:rsid w:val="00E556D1"/>
     <w:rsid w:val="00E558FC"/>
     <w:rsid w:val="00E803A9"/>
     <w:rsid w:val="00E856A9"/>
     <w:rsid w:val="00E85EA4"/>
+    <w:rsid w:val="00E97DAD"/>
     <w:rsid w:val="00EF13EB"/>
     <w:rsid w:val="00EF5B4F"/>
-    <w:rsid w:val="00F15928"/>
     <w:rsid w:val="00F41FE1"/>
     <w:rsid w:val="00F53A79"/>
+    <w:rsid w:val="00F84797"/>
     <w:rsid w:val="00FB2C96"/>
+    <w:rsid w:val="00FB734D"/>
     <w:rsid w:val="00FB773F"/>
+    <w:rsid w:val="00FE1E2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4EA828FA"/>
+  <w14:docId w14:val="5CE9A967"/>
   <w15:docId w15:val="{7AF2E071-82ED-4253-9748-8F2D6775590D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6182,51 +5261,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1918440131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kense.debp@pavlodar.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6479,78 +5558,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E18A327E-450C-4C42-B95D-C6908291E2B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71A97532-82F7-43AA-AE47-E89FDA96BF1A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>814</Words>
-  <Characters>4642</Characters>
+  <Words>761</Words>
+  <Characters>4338</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5446</CharactersWithSpaces>
+  <CharactersWithSpaces>5089</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>hp probook</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>