--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -1,2511 +1,4153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+    <w:p w:rsidR="00581844" w:rsidRDefault="00581844" w:rsidP="00581844">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Данные об ответственных лицах по оказанию консультаций </w:t>
+        <w:t xml:space="preserve">«Павлодар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>облысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>денсаулық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басқармасы</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>об</w:t>
-[...27 lines deleted...]
-        <w:t>оказании</w:t>
+        <w:t>»М</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> государственных услуг ГУ «Управление здравоохранения</w:t>
+        <w:t>М</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Павлодарской области»</w:t>
+        <w:t>мемлекеттік</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұлғалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мәлімет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+    <w:p w:rsidR="00581844" w:rsidRDefault="00581844" w:rsidP="00581844">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="651"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="3840"/>
+        <w:gridCol w:w="2936"/>
+        <w:gridCol w:w="2271"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidTr="009B0E08">
+      <w:tr w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidTr="00581844">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B0E08">
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:tcW w:w="4251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B0E08">
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>ФИО</w:t>
+              <w:t>АЖТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3354" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B0E08">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Наименование</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="009B0E08">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атаулары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B0E08">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Контактные</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Байланыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="009B0E08">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>данные</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+              <w:t>телефондары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidTr="009B0E08">
+      <w:tr w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidTr="00581844">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B0E08">
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:tcW w:w="4251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009B0E08">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Умурзакова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009B0E08">
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009B0E08">
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B0E08">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұргүл Жарманбайқызы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3354" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">3.«Прикрепление к </w:t>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1.«Дә</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...5 lines deleted...]
-              <w:t>медицинской</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...117 lines deleted...]
-              <w:t xml:space="preserve">медицинское обследование </w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ігерді </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>үйге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>шақыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2.«Дә</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...5 lines deleted...]
-              <w:t>на</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>р</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">5.«Выдача справки </w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ігердің </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қабылдауына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жазылу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.«Алғашқы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>санитариялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көрсететін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...5 lines deleted...]
-              <w:t>из</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>йымдар</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...38 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тіркелу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.«АИТВ-инфекцияның </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>болуына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ерікті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анонимді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>міндетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кұпия</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">7.«Выдача справки </w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тексерілу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5. «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Туберкулезге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қарсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>диспансерден</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6. «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Психоневрологиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>диспансерден</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7. «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Наркологиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>диспансерден</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8. «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Стационарлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>науқастың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>картасынан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>үзінді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көшірме</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>9. «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналы</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...5 lines deleted...]
-              <w:t>из</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қ-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">8.«Выдача выписки </w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>санитариялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>алғашқы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>көрсететін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>10. «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналы</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...5 lines deleted...]
-              <w:t>из</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қ-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...18 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>санитариялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>алғашқы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көрсететін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>еңбекке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...5 lines deleted...]
-              <w:t>стационарного</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уа</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">9.«Выдача справки </w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қытша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жарамсыздық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>парағын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>11. «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналы</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...5 lines deleted...]
-              <w:t>с</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қ-</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="009B0E08">
-[...86 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>санитариялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>алғашқы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көрсететін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>еңбекке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...6 lines deleted...]
-              <w:t>временной</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уа</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-          </w:p>
-[...233 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қытша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жарамсыздық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8-7182-67-51-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B0E08">
-[...33 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidTr="009B0E08">
+      <w:tr w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidTr="00581844">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009B0E08">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:tcW w:w="4251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009B0E08">
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...48 lines deleted...]
-                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>қызы</w:t>
+              <w:t>Намазова Дилара Сабухиқызы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3354" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...214 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қызметке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лицензия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Денсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>саласында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>есірткі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>құралдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>психотроптық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>заттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>прекурсорлардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>айналымына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>байланысты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қызметтерге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лицензия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="009B0E08">
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8-7182-67-49-12</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00581844" w:rsidRPr="00646E6F" w:rsidRDefault="00581844" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00581844">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidTr="009B0E08">
+      <w:tr w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidTr="00581844">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009B0E08">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:tcW w:w="4251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Намазова Дилара Сабухиқызы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3354" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...57 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фармацевтикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қызметке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лицензия беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>8-7182-67-49-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidTr="009B0E08">
+      <w:tr w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidTr="00581844">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009B0E08">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:tcW w:w="4251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...61 lines deleted...]
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Айтмұхамбетова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ібек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Оразбайқызы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3354" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...29 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Денсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>саласының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кадрларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>даярлықтан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>өткізу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009B0E08">
-[...5 lines deleted...]
-              <w:t>прохождении</w:t>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>л</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="009B0E08">
-[...86 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>іктілігін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>арттыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қайта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>даярлау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>құжаттарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>беру»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...15 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8-7182-67-53-10</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidTr="009B0E08">
+      <w:tr w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidTr="00581844">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="651" w:type="dxa"/>
+            <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00581844">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009B0E08">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:tcW w:w="4251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...42 lines deleted...]
-            <w:r w:rsidRPr="009B0E08">
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Құрманбаева</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Арай</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009B0E08">
-[...30 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Алшынбайқызы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3354" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...129 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тегін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмектің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кепілдік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көлемін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көрсету</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>өніндегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>әлеуетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қызметтер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>берушінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қойылатын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>талаптарға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сәйкестігін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>келмейтіні</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анықтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00646E6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>8-7182-67-52-46</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00646E6F" w:rsidRPr="00646E6F" w:rsidRDefault="00646E6F" w:rsidP="00646E6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+    <w:p w:rsidR="00581844" w:rsidRDefault="00581844" w:rsidP="00581844">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman,Bold" w:hAnsi="Times New Roman,Bold" w:cs="Times New Roman,Bold"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0E08" w:rsidRPr="009B0E08" w:rsidRDefault="009B0E08" w:rsidP="009B0E08">
+    <w:p w:rsidR="00581844" w:rsidRDefault="00581844" w:rsidP="00581844">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009B0E08" w:rsidRPr="009B0E08">
+    <w:p w:rsidR="00646E6F" w:rsidRDefault="00646E6F"/>
+    <w:sectPr w:rsidR="00646E6F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2518,54 +4160,55 @@
     <w:sig w:usb0="00000201" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000004" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006E3D4D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A900F6"/>
+    <w:rsidRoot w:val="00EA503D"/>
+    <w:rsid w:val="00581844"/>
+    <w:rsid w:val="00646E6F"/>
+    <w:rsid w:val="00B63AF0"/>
+    <w:rsid w:val="00EA503D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -2740,51 +4383,51 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009B0E08"/>
+    <w:rsid w:val="00581844"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2956,51 +4599,51 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="009B0E08"/>
+    <w:rsid w:val="00581844"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3282,54 +4925,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>265</Words>
-  <Characters>1514</Characters>
+  <Words>263</Words>
+  <Characters>1502</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1776</CharactersWithSpaces>
+  <CharactersWithSpaces>1762</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Temirgalieva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>