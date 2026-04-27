--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -1,9220 +1,8508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>О государственных символах Республики Казахстан</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+        <w:t xml:space="preserve">Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әміздері туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының 2007 жылғы 4 маусымдағы N 258 Конституциялық заңы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Тақырыбында және бүкіл мәтін бойынша "нышандары", "нышандарының", "нышандарын", "нышандарына" деген сөздер тиісінше "рәміздері", "рәміздерінің", "рәміздерін", "рәміздеріне" деген сөздермен ауыстырылды - Қазақстан Республикасының 2008.07.04 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 56 </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "мемлекеттік стандартқа", "мемлекеттік стандарттарға", "мемлекеттік стандарттарын" деген сөздер тиісінше "ұлттық стандартқа", "ұлттық стандарттарға", "ұлттық стандарттарын" деген сөздермен ауыстырылды - ҚР 2012.06.28 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:anchor="z2" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>N 23-V</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңымен.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1-тарау. ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ МЕМЛЕКЕТТІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ӘМІЗДЕРІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z3"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-бап. Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әміздері </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттік Ту, Мемлекеттік Елтаңба, Мемлекеттік Гимн Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әміздері болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының Мемлекеттік Туы - ортасында шұғылалы күн, оның астында қалықтап ұшқан қыран бейнеленген тік бұрышты көгілді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> түсті мата. Тудың сабының тұсында ұлттық өрнек тік жолақ тү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інде нақышталған. Күн, оның шұғыласы, қыран және ұлттық өрнек бейнесі алтын түстес. Тудың ені мен ұзындығының арақатынасы - 1:2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының Мемлекеттік Елтаңбасы – дөңгелек нысанды және көгілді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> түс аясындағы шаңырақ (киіз үйдің жоғарғы күмбез тәрізді бөлігі) түрінде бейнеленген, шаңырақты айнала күн сәулесіндей тарап уықтар шаншылған. Шаңырақтың оң жағы мен сол жағ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ында</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аңыздардағы қанатты пырақтар бейнесі орналастырылған. Жоғарғы бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ігінде – бес бұрышты көлемді жұлдыз, ал төменгі бөлігінде "QAZAQSTAN" деген жазу бар. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұлдыздың, шаңырақтың, уықтардың, аңыздардағы қанатты пырақтардың бейнесі, сондай-ақ "QAZAQSTAN" деген жазу – алтын түстес. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының Мемлекеттік Гимні - осы Конституциялық заңда көзделген жағдайларда орындалатын музыкалы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поэтикалық туынды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қазақстан Республикасының Мемлекеттік Туы мен Мемлекеттік Елтаңбасының эталондары Қазақстан Республикасы Президентінің Резиденциясында сақталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді – ҚР 29.06.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="z359" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>№ 162-VІ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z4"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-бап. Қазақстан Республикасының мемлекеттiк </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әміздерін дайындауды және пайдалануды реттейтiн Қазақстан Республикасының заңнамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда - ҚР 2012.06.28 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>N 23-V</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әміздерін дайындау және пайдалану тәртібі Қазақстан Республикасының Конституциясында, осы Конституциялық заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді - ҚР 2012.06.28 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:anchor="z3" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>N 23-V</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z5"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-бап. Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әміздерін бекіту </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мыналар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) Қазақстан Республикасы Мемлекеттік Туының бейнесі (осы Конституциялық </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ңға </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:anchor="z24" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>1-қосымша</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) Қазақстан Республикасы Мемлекеттік Елтаңбасының бейнесі (осы Конституциялық </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ңға </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="z25" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>2-қосымша</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) Қазақстан Республикасы Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гимнінің музыкалық редакциясы мен мәтіні (осы Конституциялық заңға </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:anchor="z26" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>3-қосымша</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) бекітілсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2-тарау. ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ МЕМЛЕКЕТТІК ТУЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z7"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-бап. Қазақстан Республикасының Мемлекеттік Туын пайдалану тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Қазақстан Республикасының Мемлекеттік Туы мынадай орындарда міндетті түрде </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өтеріледі (тігіледі, орналастырылады): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) Қазақстан Республикасының Президенті Резиденциясының, Парламентінің, Сенат пен Мәжілі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ің, Үкіметтің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің, Конституциялық Кеңестің, Қазақстан Республикасының Жоғарғы Соты мен жергілікті соттарының, жергілікті өкілді және атқарушы органдардың, жергілікті өзі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзі басқару органдарының, мемлекеттік ұйымдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшіліктерінің, халықаралық ұйымдардағы тұрақты өкілдіктерінің, сауда өкілдіктерінің, шетелдегі басқа да ресми мекемелерінің, шетелдегі мекемелерінің басшылары резиденцияларының ғимараттарында және сол мемлекеттің протоколдық практикасына сәйкес кө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ік құралдарында - ұдайы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламенті палаталары төрағаларының, Премьер-Министрдің, Мемлекеттік хатшының, Конституциялық Кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өрағасының, Қазақстан Республикасының Жоғарғы Соты Төрағасының және жергілікті соттары төрағаларының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасының Адам құқықтары жөнiндегi уәкiлінің, министрліктердің, Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттік органдардың, олардың ведомстволары мен аумақтық бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">імшелерінің басшыларының, жергілікті өкілді және атқарушы органдар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">басшыларының, Қазақстан Республикасының шетелдегі мекемелері басшыларының кабинеттерінде - ұдайы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) Қазақстан Республикасының Парламенті Сенаты мен Мәжілісінің бірлескен және бөлек отырыстары, Қазақстан Республикасы Парламенті палаталарының, Үкіметтің үйлестіру және жұмыс органдарының отырыстары өтетін залдарда, Қазақстан Республикасы Конституциялық Кеңесінің отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының сот</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәжілісі залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа отырысы залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда - ұдайы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) мемлекеттік органдардың ғимараттарында алғаш ашылған кезде, салтанатты жағдайда; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5) егер халықаралық құқық нормалары мен Қазақстан Республикасының халықаралық шарттарында көзделген болса, Қазақстан Республикасы Президентінің, Қазақстан Республикасының Парламенті палаталары төрағаларының, Қазақстан Республикасы Премьер-Министрінің және олардың өкілетті өкілдерінің қатысуымен халықаралық форумдар өтетін ғимараттарда немесе үй-жайларда;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5-1) мемлекеттік заңды тұлғалардың, ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, сондай-ақ Қазақстан Республикасы оларға қатысты жалғыз акционер (қатысушы) болып табылатын өзге де акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің мемлекеттік нышандарға арналған экспозиция үшін бөлінген үй-жайларында (үй-жайларының бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ігінде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) ресми адамдар ретінде Қазақстан Республикасының Президенті, Қазақстан Республикасының Парламенті палаталарының төрағалары, Қазақстан Республикасының Премьер-Министрі мінген теңіз кемелерінде, ішкі жүзу кемелерінде және </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа да қатынас құралдарында; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) Қазақстан Республикасында тiркелген кемелердiң бұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қынындағы ту ретiнде - белгiленген тәртiппен; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      8) Қазақстан Республикасының әскери корабльдерi мен кемелерiнде - әскери жарғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ылар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға сәйкес; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) Қазақстан Республикасы Қарулы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">үштерінің әскери құрамаларында, бөлімдерінде, бөлімшелерінде және мекемелерінде, басқа да әскерлері мен әскери құралымдарында - Қазақстан Республикасының ұлттық және мемлекеттік мерекелері күндерінде, ант қабылдау кезiнде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      10) Қазақстан Республикасының Үкіметі айқындайтын тәртіппен Қазақстан Республикасының Мемлекеттік рәміздері күні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мерекелеу, ресми және салтанатты рәсімдер, спорттық іс-шаралар кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) жалпы орта, кәсіптік бастауыш, кәсіптік орта, кәсіптік жоғары және жоғары оқу орнынан кейінгі кәсіптік білім беру бағдарламаларын іске асыратын білім беру ұйымдарында - жаңа оқу жылының ашылу және оқу жылының аяқталу </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әсімдері кезінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      12) Қазақстан Республикасына мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ресми сапарлармен келген шет мемлекеттердің мемлекет басшыларымен, парламенттері мен үкіметтерінің басшыларымен кездесу кезінде. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қарулы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үштердің құрамаларында, әскери бөлімдерінде, бөлімшелерінде, мекемелерінде және басқа да әскерлер мен әскери құралымдарда Мемлекеттік Туды және оның бейнесін пайдалану (орнату, орналастыру) тәртібі жалпы әскери жарғыларда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Ғимараттарға тұрақты тігілген Мемлекеттік Туға тә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ул</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іктің қараңғы мезгілінде жарық түсіп тұруға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қазақстан Республикасының Мемлекеттік Туы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа да ғимараттарда (үй-жайларда) олардың иелерінің еркі бойынша тігілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттік Туды және оның бейнесін пайдалану (орнату, орналастыру) тәртібін Қазақстан Республикасының Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іметі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Қазақстан Республикасы Мемлекетт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Туының бейнесi міндетті түрде: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) Қазақстан Республикасы Президентінің, Парламенттің, Үкіметтің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретiн мемлекеттiк органдардың және олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Кеңесiнiң, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының, жергiлiктi өкілді ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әне атқарушы органдардың, сондай-ақ Қазақстан Республикасының шетелдегі мекемелерінің веб-сайттарында Қазақстан Республикасының Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іметі айқындайтын тәртіппен; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) Қазақстан Республикасының әуе кемелерінде, сондай-ақ ғарыш аппараттарында орналастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекетт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Тудың бейнесi өзге де материалдық объектілерде орналастырылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекеттiк</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у оның көлемiне қарамастан ұлттық стандартқа сәйкес келуге тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттiк</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у ұлттық стандартқа сәйкес келмеген жағдайда ол Қазақстан Республикасының Үкіметі айқындайтын тәртіппен ауыстырылуға және жойылуға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттiк Тудың бейнесiн қоғамдық бірлестіктер мен </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа да ұйымдар туларының геральдикалық негізі ретінде пайдалануға болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекетт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Тудың бейнесi Қазақстан Республикасы мемлекеттік наградаларының, Ұлттық Банк банкноттары мен монеталарының элементі немесе геральдикалық негізі ретінде пайдаланылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4. Ұлттық аза тұтуға байланысты Мемлекеттiк</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>у ұлттық аза тұту мерзiмi ішінде тутұғыр биiктiгiнiң жартысына дейiн төмен түсiрiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Ескерту. 4-бапқа өзгерістер енгізілді - Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012.06.28 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:anchor="z6" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 23-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...1394 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="z2" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 370-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">истечении десяти календарных дней после дня его первого официального опубликования); от 22.12.2017 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+        <w:t xml:space="preserve">қолданысқа енгізіледі); 22.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:anchor="z33" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 119-VI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="z12"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>олданыс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа енгізіледі) Конституциялық заңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z8"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Статья 5. Одновременное использование Государственного Флага Республики Казахстан и других флагов на территории Республики Казахстан</w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+        <w:t>5-бап. Қазақстан Республикасының Мемлекеттiк Туын және басқа да туларды Қазақстан Республикасының аумағында бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мезгілде пайдалану </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Қазақстан Республикасының Мемлекеттік Туын шет мемлекеттердің, қоғамдық бірлестіктердің және басқа да ұйымдардың туларымен бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мезгілде көтергенде (тіккенде, орналастырғанда) Қазақстан Республикасының Мемлекеттік Туының көлемі басқа тулардың көлемінен кіші болмауға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұл ретте Қазақстан Республикасының Мемлекеттік Туы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа тулардан төмен орналастырылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Қоғамдық бірлестіктердің және басқа да ұйымдардың тулары Қазақстан Республикасының Мемлекеттiк Туымен бірдей болмауға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Қазақстан Республикасында аккредиттелген дипломатиялық өкілдіктерді, консулдық мекемелерді, халықаралық ұйымдарды және (немесе) олардың өкілдіктерін қоспағанда, Қазақстан Республикасының аумағында қызметін жүзеге асыратын шетелдік ұйымдар мен өкілдіктер пайдаланатын шет мемлекеттердің тулары Қазақстан Республикасының Мемлекеттік Туымен бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мезгілде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді - ҚР 28.10.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:anchor="z12" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 370-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 3. ГОСУДАРСТВЕННЫЙ ГЕРБ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="z16"/>
+        <w:t>3-тарау. ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ МЕМЛЕКЕТТІК ЕЛТАҢБАСЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z10"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Статья 6. Порядок использования Государственного Герба Республики Казахстан</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+        <w:t xml:space="preserve">6-бап. Қазақстан Республикасының Мемлекеттік Елтаңбасын пайдалану тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Мемлекеттік Елтаңба </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">індетті түрде: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) Қазақстан Республикасы Президенті Резиденциясының, Парламенттің, Сенат пен Мәжілі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ің, Үкіметтің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Кеңесінің, Қазақстан Республикасының Жоғарғы Соты мен жергілікті соттарының, Қарулы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">үштердің құрамаларының, әскери бөлімдерінің, бөлімшелері мен мекемелерінің, басқа да әскерлер мен әскери құралымдардың, жергілікті өкілді және атқарушы органдардың ғимараттарында, сондай-ақ Қазақстан Республикасы елшіліктерінің, халықаралық ұйымдардағы тұрақты өкілдіктерінің, сауда өкілдіктерінің, шетелдегі </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа да ресми мекемелерінің, шетелдегі мекемелері басшылары резиденцияларының ғимараттарында - ұдайы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламенті палаталары төрағаларының, Премьер-Министрдің, Мемлекеттік хатшының, Конституциялық Кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрағасының, Қазақстан Республикасы Жоғарғы Соты Төрағасының және жергілікті соттары төрағаларының, Орталық сайлау комиссиясы Төрағасының, Қазақстан Республикасының Адам құқықтары жөнiндегi уәкiлінің, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>министрліктердің, Қазақстан Республикасының Президентiне тiкелей бағынатын және есеп беретiн мемлекеттік органдардың, олардың ведомстволары мен аумақтық бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">імшелерінің басшыларының, жергілікті өкілді және атқарушы органдар басшыларының, Қазақстан Республикасының шетелдегі мекемелері басшыларының кабинеттерінде - ұдайы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C64CDD">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3) Қазақстан Республикасы Парламентінің Сенаты мен Мәжілісінің бірлескен және бөлек отырыстары, Қазақстан Республикасының Парламенті палаталарының, Үкіметтің үйлестіру және жұмыс органдарының отырыстары өтетін залдарда, Конституциялық Кеңестің отырыс залдарында, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының сот мәжіл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ісі залдарында, орталық, жергілікті өкілді және атқарушы органдардың, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа отырыстары залдарында, Қазақстан Республикасының мемлекеттік және үкіметтік наградалары тапсырылатын залдарда, Қазақстан Республикасының шетелдегі мекемелерінің қабылдау залдарында, сондай-ақ бала тууды және некені тіркейтін үй-жайларда - ұдайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) мемлекеттік заңды тұлғалардың, ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, сондай-ақ Қазақстан Республикасы оларға қатысты жалғыз акционер (қатысушы) болып табылатын өзге де акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің мемлекеттік нышандарға арналған экспозиция үшін бөлінген үй-жайларында (үй-жайларының бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ігінде) орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қарулы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үштердің құрамаларында, әскери бөлімдерінде, бөлімшелерінде, мекемелерінде және басқа да әскерлер мен әскери құралымдарда Мемлекеттік Елтаңбаны және оның бейнесін пайдалану (орнату, орналастыру) тәртібі жалпы әскери жарғыларда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Қазақстан Республикасының Мемлекеттік Елтаңбасының бейнесі міндетті түрде: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C64CDD">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1) Қазақстан Республикасының Президенті мен оның Әкімшілігінің, Парламенттің, оның палаталары мен олардың аппараттарының, Қазақстан Республикасының Парламенті палаталары Бюроларының, Үкіметтің және Премьер-Министр Кеңсесінің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың, олардың ведомстволары мен аумақтық бөлімшелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ің, Қазақстан Республикасы Конституциялық Кеңесінің, Қазақстан Республикасының Жоғарғы Соты мен жергілікті соттарының, Қарулы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үштердің құрамаларының, әскери бөлімдерінің, бөлімшелері мен мекемелерінің, басқа да әскерлер мен әскери құралымдардың, жергілікті өкілді, атқарушы органдардың және өзге де мемлекеттік ұйымдардың мөрлері мен құжаттарының бланкілерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1-1) нотариустардың мөрлер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) Қазақстан Республикасы Президентінің, Қазақстан Республикасы Парламентінің, Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іметінің, Конституциялық Кеңесінің және Жоғарғы Сотының ресми басылымдарында; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) Қазақстан Республикасы Ұлттық Банкінің банкноттары мен монеталарында, Қазақстан Республикасының мемлекеттік бағ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қағаздарында; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>министерств, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, их ведомств и территориальных подразделений, руководителей местных представительных и исполнительных органов, руководителей загранучреждений</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+        <w:t xml:space="preserve">      4) Қазақстан Республикасының азаматтарына берілетін жеке куәлікте, туу туралы куәлікте, паспортта және өзге де паспорттарда, мемлекеттік органдар мен мемлекеттік ұйымдар қызметкерлерінің қызметтік куәліктерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) Қазақстан Республикасының Мемлекеттік шекарасына орнатылатын шекара </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ғаналарында; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C64CDD">
-[...380 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6) Қазақстан Республикасы Президентінің, Парламенттің, Үкіметтің, министрліктердің, Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретiн мемлекеттiк органдардың және олардың ведомстволары мен аумақтық бөлімшелерінің, Қазақстан Республикасы Конституциялық Кеңесiнiң, Қазақстан Республикасы Жоғарғы Сотының және жергілікті соттарының, жергiлiктi өкілді ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әне атқарушы органдардың, сондай-ақ Қазақстан Республикасының шетелдегі мекемелерінің веб-сайттарында Қазақстан Республикасының Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іметі айқындайтын тәртіппен орналастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттік Елтаңбаның бейнесі өзге де материалдық объектілерде орналастырылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. Мемлекеттік Елтаңба оның көлеміне қарамастан ұлттық стандартқа сәйкес келуге </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттік Елтаңба ұлттық стандартқа сәйкес келмеген жағдайда ол Қазақстан Республикасының Үкіметі айқындайтын тәртіппен ауыстырылуға және жойылуға </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Осы Конституциялық заңда белгіленгеннен </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа жағдайларда мемлекеттік емес ұйымдардың және олардың лауазымды адамдарының бланкілерінде, мөрлерінде және басқа да реквизиттерінде Қазақстан Республикасы Мемлекеттік Елтаңбасының бейнесін пайдалануға тыйым салынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттік Елтаңбаны қоғамдық бірлестіктер мен </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа да ұйымдар елтаңбаларының геральдикалық негізі ретінде пайдалануға болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мемлекеттік Елтаңбаның бейнесі әскери немесе өзге де мемлекеттік қызмет атқаратын адамдар үшін белгіленген айырым белгілері мен нысанды киім үлгілерінде, Қазақстан Республикасының мемлекеттік наградаларының элементі немесе геральдикалық негізі ретінде, сондай-ақ спортшылардың спорттық костюмдері мен </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа да спорттық керек-жарақтарында пайдаланылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттік Елтаңбаны және оның бейнесін пайдалану (орнату, орналастыру) тәртібін Қазақстан Республикасының Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іметі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Статья 6 с изменениями, внесенными Конституционными законами РК от 28.06.2012 </w:t>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Ескерту. 6-бапқа өзгерістер енгізілді - Қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2012.06.28 </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:anchor="z7" w:history="1">
-        <w:r w:rsidRPr="00C64CDD">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>№ 23-V</w:t>
+          <w:t>N 23-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="z14" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 370-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:anchor="z33" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 119-VI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...20 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="z21"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>олданыс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қа енгізіледі) Конституциялық заңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z11"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Статья 7. Одновременное использование Государственного Герба Республики Казахстан и других гербов на территории Республики Казахстан</w:t>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+        <w:t>7-бап. Қазақстан Республикасының Мемлекеттiк Елтаңбасын және басқа да елтаңбаларды Қазақстан Республикасының аумағында бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мезгілде пайдалану </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">      При этом Государственный Герб Республики Казахстан размещается не ниже других гербов (геральдических знаков). </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+        <w:t>      Қазақстан Республикасының Мемлекеттік Елтаңбасы мен шет мемлекеттердің елтаңбаларын немесе қоғамдық бірлестіктің, басқа да ұйымның елтаңбаларын (геральдикалық белгісін) бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мезгілде орналастырғанда Қазақстан Республикасы Мемлекеттік Елтаңбасының көлемі басқа елтаңбалардың көлемінен кіші болмауға тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұл ретте Қазақстан Республикасының Мемлекеттік Елтаңбасы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа елтаңбалардан (геральдикалық белгілерден) төмен орналастырылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 4. ГОСУДАРСТВЕННЫЙ ГИМН РЕСПУБЛИКИ КАЗАХСТАН</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+        <w:t>4-тарау. ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ МЕМЛЕКЕТТІ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГИМНІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z13"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>8-бап. Қазақстан Республикасының Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гимнін пайдалану тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гимн: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) Қазақстан Республикасының Президенті қызметке кі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іскен кезде - ол ант бергеннен кейін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) Қазақстан Республикасы Парламенті сессияларының ашылуы және жабылуы кезінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) Қазақстан Республикасының ұлттық және мемлекеттік мерекелеріне, сондай-ақ өзге де салтанатты і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>с-шаралар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға арналған жиналыстар мен мәжілістердің салтанатты ашылуы кезінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) тел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>е-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, радиоарналар эфирге шыққан кезде тәулiк сайын, олардың хабар таратуы басталғанда және аяқталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) Қазақстан Республикасы халқының өмі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">індегі аса маңызды тарихи оқиғаларды атап өту құрметіне ескерткіштерді, монументтерді, құлпытастарды және басқа да ғимараттарды ашу кезінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) Қазақстан Республикасының мемлекеттік органдары, сондай-ақ қоғамдық бірлестіктері мен өзге де ұйымдары өткізетін ресми және салтанатты </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әсімдер, спорттық іс-шаралар кезінде Қазақстан Республикасының Мемлекеттік Туы көтерілген кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      7) Қазақстан Республикасына мемлекеттік немесе ресми сапармен келген шет мемлекеттердің басшыларын қарсы алу кезінде - тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і шет мемлекеттің мемлекеттік гимні орындалғаннан кейін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) жалпы орта, кәсіптік бастауыш, кәсіптік орта, кәсіптік жоғары және жоғары оқу орнынан кейінгі кәсіптік білім беру бағдарламаларын іске асыратын білім беру ұйымдарында жаңа оқу жылының ашылу және оқу жылының аяқталу </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әсімдері кезінде, сондай-ақ өзге де салтанатты іс-шаралар өткізілген кезде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      9) Қазақстан Республикасының ұлттық (құрама) командасы қатысатын спорттық іс-шаралар өткізілген кезде орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-1. Мемлекеттік заңды тұлғалардың, ұлттық басқарушы холдингтердің, ұлттық холдингтердің, ұлттық компаниялардың, сондай-ақ Қазақстан Республикасы оларға қатысты жалғыз акционер (қатысушы) болып табылатын өзге де акционерлік қоғамдардың және жауапкершілігі шектеулі серіктестіктердің мемлекеттік нышандарға арналған </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>экспозиция үшін бөлінген үй-жайларында (үй-жайларының бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бө</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ігінде) Мемлекеттік Гимннің мәтіні міндетті түрде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Мемлекеттік Гимннің мәтіні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдалану (орнату, орналастыру) тәртібін Қазақстан Республикасының Үкіметі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Қарулы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үштердің құрамаларында, әскери бөлімдерінде, бөлімшелерінде, мекемелерінде және басқа да әскерлер мен әскери құралымдарда Мемлекеттік Гимнді орындау және оның мәтінін пайдалану тәртібі жалпы әскери жарғыларда айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 2012.06.28 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:anchor="z8" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Государственный Гимн</w:t>
+          <w:t>N 23-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...312 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="z25" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 370-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="z26"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z14"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 9. Порядок исполнения Государственного Гимна Республики Казахстан </w:t>
-[...142 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+        <w:t>9-бап. Қазақстан Республикасының Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гимнін орындау тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гимн көпшілік алдында орындалған кезде қатысушылар оны орнынан тұрып айтады (тыңдайды), бұл ретте Қазақстан Республикасының азаматтары оң қолын жүрек тұсына қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының мемлекеттік органдары мен өзге де ұйымдары шет мемлекеттер аумағында іс-шаралар өткізген кезде Мемлекеттік Гимн осы Конституциялық заңға, сондай-ақ сол мемлекеттің заңнамасы мен протоколдық практикасына және жергілікті салт-дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">үрге сәйкес орындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының Мемлекеттік Туын салтанатты жағдайда көтеру және тігу кезінде Мемлекеттік Гимн орындалады, бұл ретте қатысушылар жүздерін</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уға қарай бұрады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Мемлекеттік Гимнді оркестр, хор, оркестр мен хор орындайды </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>не ол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өзге де вокалдық және аспаптық түрде орындалады. Бұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ретте дыбыс жазу құралдары пайдаланылуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қазақстан Республикасының Мемлекеттік Гимнін ықшамдап </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орындау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға жол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3. Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гимн бекітілген мәтіні мен музыкалық редакциясына дәлме-дәл сәйкестікпен мемлекеттік тілде орындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Қазақстан Республикасы Мемлекеттік Гимнінің мәтіні мен музыкалық редакциясын </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа музыкалық шығармалардың және өзге де өнер туындыларының негізі ретінде пайдалануға болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 5. КОМПЕТЕНЦИЯ ГОСУДАРСТВЕННЫХ ОРГАНОВ</w:t>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="z32"/>
+        <w:t>5-тарау. МЕМЛЕКЕТТІК ОРГАНДАРДЫҢ ҚҰЗЫРЕТІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z16"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 10. Компетенция Правительства Республики Казахстан </w:t>
-[...72 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+        <w:t>10-бап. Қазақстан Республикасы Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іметінің құзыреті </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Үкіметтің құзыретіне: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) Қазақстан Республикасының Мемлекеттік Туы мен Мемлекеттік Елтаңбасының осы Конституциялық заңда бекітілген ұлттық </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>стандарттар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға және олардың бейнелеріне сәйкес келетін эталондарын дайындау жөніндегі жұмысты ұйымдастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>      3) утверждение правил использования (установления, размещения) Государственного Флага, Государственного Герба Республики Казахстан и их изображений, а также текста Государственного Гимна Республики Казахстан;</w:t>
-[...82 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+        <w:t xml:space="preserve">      2) Қазақстан Республикасының ұлттық </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>стандарттар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға сәйкес келмейтін Мемлекеттік Туын, Мемлекеттік Елтаңбасын ауыстыру және жою ережелерін бекіту; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын және олардың бейнелерін, сондай-ақ Қазақстан Республикасы Мемлекеттік Гимнінің мәтіні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пайдалану (орнату, орналастыру) қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3-1) Қазақстан Республикасының Мемлекеттік рәміздері күні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мерекелеу қағидаларын бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әміздері саласындағы уәкілетті органды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) өз</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>не Қазақстан Республикасының Конституциясымен, Қазақстан Республикасының заңдарымен және Қазақстан Республикасы Президентінің актiлерiмен жүктелген өзге де функцияларды орындау жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2012.06.28 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="z9" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>№ 23-V</w:t>
+          <w:t>N 23-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="z33" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 370-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="z33"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z17"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Статья 11. Компетенция уполномоченных органов в области государственных символов Республики Казахстан</w:t>
-[...222 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+        <w:t xml:space="preserve">11-бап. Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әміздері саласындағы уәкілетті органдардың құзыреті </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Техникалық реттеу және метрология саласындағы </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әкілетті орган: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) Қазақстан Республикасының Мемлекеттік Туы мен Мемлекеттік Елтаңбасының ұлттық стандарттарын әзірлейді және бекітеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) Қазақстан Республикасының Мемлекеттік Туы мен Мемлекеттік Елтаңбасының эталондарын әзірлейді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) Қазақстан Республикасының Мемлекеттік Туын және Мемлекеттік Елтаңбасын дайындау жөніндегі қызметті лицензиялауды жүзеге асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен лицензиаттың лицензияда көрсетілген талаптарды сақтауын </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ба</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әміздерін пайдалану мәселелері жөніндегі уәкілетті орган: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) Қазақстан Республикасының ұлттық </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>стандарттар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға сәйкес келмейтін Мемлекеттік Туын, Мемлекеттік Елтаңбасын ауыстыру және жою ережелерін әзірлейді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әміздер мен геральдикалық белгілер мәселелері жөніндегі сараптама кеңесін құрады, сондай-ақ ол туралы ережені әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      3) Қазақстан Республикасының заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Ү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 2012.06.28 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="z10" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>№ 23-V</w:t>
+          <w:t>N 23-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.10.2015 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor="z38" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>№ 370-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="z36"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңдарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z18"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Статья 12. Компетенция местного исполнительного органа</w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+        <w:t xml:space="preserve">12-бап. Жергілікті атқарушы органның құзыреті </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Жергілікті атқарушы орган Қазақстан Республикасы мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әміздерінің тиісті әкімшілік-аумақтық бірліктің аумағында пайдаланылуын (тігілуін, орналастырылуын ) бақылауды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Глава 6. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="z38"/>
+        <w:t>6-тарау. ҚОРЫТЫНДЫ ЕРЕЖЕЛЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z20"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Статья 13. Формирование уважительного отношения к государственным символам Республики Казахстан</w:t>
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+        <w:t xml:space="preserve">13-бап. Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Статья 14. Изготовление Государственного Флага, Государственного Герба Республики Казахстан</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Статья 15. Ответственность за нарушение законодательства Республики Казахстан, регулирующего изготовление и использование государственных символов Республики Казахстан</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+        <w:t xml:space="preserve">әміздеріне құрметпен қарауды қалыптастыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1. Қазақстан Республикасының азаматтары, сондай-ақ Республика аумағында жүрген адамдар Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әміздерін құрметтеуге міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2. Азаматтыққа және отансүйгі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ікке, өз Отаны - Қазақстан Республикасына деген сүйіспеншілікке тәрбиелеу, Қазақстан Республикасының мемлекеттік рәміздерін құрметтеуді қалыптастыру, сондай-ақ олардың мәні мен маңызын түсіндіру мақсатында оларды оқыту жалпы орта, кәсіптік бастауыш, кәсіптік орта және </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әсіптік жоғары білім беру ұйымдарының негізгі жалпы білім беру бағдарламаларына енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Жалпы орта, кәсіптік бастауыш, кәсіптік орта және кәсіптік жоғары білім беру бағдарламаларын іске асыратын білім беру ұйымдарында арнайы оқшауланған көрнекті орынға ұдайы Мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>у тігіледі, Мемлекеттік Елтаңба не олардың бейнесі, сондай-ақ Қазақстан Республикасы Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гимнінің мемлекеттік тілдегі мәтіні орналастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z21"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-бап. Қазақстан Республикасының Мемлекеттік Туын, Мемлекеттік Елтаңбасын дайындау </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасының Мемлекеттік Туын, Қазақстан Республикасының Мемлекеттік Елтаңбасын дайындау Қазақстан Республикасының заңнамасында белгіленген тәртіппен берілген тиі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ст</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і лицензиясы болған жағдайда жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z22"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15-бап. Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әміздерін дайындауды және пайдалануды реттейтін Қазақстан Республикасының заңнамасын бұзғаны үшін жауаптылық</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әміздерін дайындауды және пайдалануды реттейтін Қазақстан Республикасының заңнамасын бұзу Қазақстан Республикасының заңдарында белгіленген жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64CDD">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      Ескерту. 15-бап жаңа редакцияда - ҚР 2012.06.28 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:anchor="z13" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>№ 23-V</w:t>
+          <w:t>N 23-V</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...19 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="z43"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z23"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">      2. Признать утратившим силу Конституционный закон Республики Казахстан от 24 января 1996 г. "О государственных символах Республики Казахстан" (Ведомости Парламента Республики Казахстан, 1996 г., N 1, ст. 178; 1997 г., N 12, ст. 193; 2006 г., N 1, ст. 1). </w:t>
+        <w:t xml:space="preserve">16-бап. Осы Конституциялық </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолданысқа енгізу тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1. Осы Конституциялық заң ресми жарияланған күнінен бастап күнтізбелік он күн өткеннен кейін қ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>олданыс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қа енгізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. "Қазақстан Республикасының мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әміздері туралы" 1996 жылғы 24 қаңтардағы Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:anchor="z0" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>Конституциялық заңының</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасы Парламентінің Жаршысы, 1996 ж., N 1, 178-құжат; 1997 ж., N 12, 193-құжат; 2006 ж., N 1, 1-құжат) күшi жойылды деп танылсын. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblW w:w="9225" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9000"/>
+        <w:gridCol w:w="9072"/>
+        <w:gridCol w:w="153"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidTr="00C64CDD">
+      <w:tr w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidTr="00692EB9">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6000" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+          <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Президенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64CDD">
-[...62 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5850"/>
         <w:gridCol w:w="3465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidTr="00C64CDD">
+      <w:tr w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidTr="00692EB9">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+          <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+          <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:bookmarkStart w:id="16" w:name="z24"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ПРИЛОЖЕНИЕ 1</w:t>
+              <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>к Конституционному закону</w:t>
+              <w:t xml:space="preserve">мемлекеттік </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әміздері туралы" </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">2007 жылғы 4 маусымдағы N 258-III </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>"О государственных символах</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Республики Казахстан"</w:t>
+              <w:t>Конституциялық заңына</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>от 4 июня 2007 года</w:t>
-[...9 lines deleted...]
-              <w:t>N 258-III ЗРК</w:t>
+              <w:t>1-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
-[...30 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қазақстан Республикасының Мемлекеттік Туы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="2527300" cy="1509395"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="4" name="Прямоугольник 4" descr="http://10.245.12.42/files/1133/95/0.jpg"/>
+                <wp:docPr id="4" name="Прямоугольник 4" descr="http://10.245.12.42/files/1133/48/0.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2527300" cy="1509395"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
-                      <wps:txbx>
-[...1076 lines deleted...]
-                      </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Прямоугольник 4" o:spid="_x0000_s1026" alt="http://10.245.12.42/files/1133/95/0.jpg" style="width:199pt;height:118.85pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPpB84BgMAAAUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyy/Z3NZZ3cTNa3Kbhch&#10;FagEfIA3cTaGxA6222xBSEi8IvEJfAQviNs3pH/E2HvptuUJyINleyZnzswcz8HRqqnRBVOaS5Hh&#10;cBBgxEQuCy6WGX7xfO5NMNKGioLWUrAMXzKNjw7v3zvo2pRFspJ1wRQCEKHTrs1wZUyb+r7OK9ZQ&#10;PZAtE2AspWqogaNa+oWiHaA3tR8FwcjvpCpaJXOmNdzO1kZ86PDLkuXmaVlqZlCdYeBm3KrcurCr&#10;f3hA06WibcXzDQ36FywaygUE3UHNqKHoXPE7UA3PldSyNINcNr4sS54zlwNkEwa3snlW0Za5XKA4&#10;ut2VSf8/2PzJxZlCvMgwwUjQBlrUf756f/Wp/9H/uvrQf+l/9d+vPvY/+6/9NwQ+BdM51G/TpzAY&#10;RCQehNGARH7Ja6b9MBwO/ST2g8HLdmnr27U6hTDP2jNlK6TbU5m/0kjIaUXFkh3rFroE2oH42yul&#10;ZFcxWkCioYXwb2DYgwY0tOgeywIY03MjXfVXpWpsDKgrWrkmX+6azFYG5XAZxdF4GIAWcrCFcZAM&#10;k9jFoOn291Zp85DJBtlNhhXwc/D04lQbS4emWxcbTcg5r2unpFrcuADH9Q0Eh1+tzdJwwnibBMnJ&#10;5GRCPBKNTjwSzGbe8XxKvNE8HMez4Ww6nYXvbNyQpBUvCiZsmK1IQ7Jrwvax/FFbm+eyltdOplrW&#10;vLBwlpJWy8W0VuiCwiOZu29TkD03/yYNVwTI5VZKYUSCB1HizUeTsUfmJPaScTDxgjB5kIwCkpDZ&#10;/GZKp1ywf08JdRlO4ih2XdojfSu3wH13c6Npww2MoZo3GZ7snGhqNXgiCtdaQ3m93u+VwtK/LgW0&#10;e9top1gr0rX+zWqxAhSr3IUsLkG7SoKyQIUwO2FTSfUGow7mUIb163OqGEb1IwH6T0JC7OByBxKP&#10;Iziofcti30JFDlAZNhitt1OzHnbnreLLCiKFrkZCHsObKblT8zWrzUuDWeOS2sxFO8z2z87renof&#10;/gYAAP//AwBQSwMEFAAGAAgAAAAhADxejAndAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe9C/8MyBS9iN7Zga8ymlIJYRCim2vM2Oyah2dk0u03iv+/Yi14ePN7w3jfJcrC16LD1lSMF&#10;D5MIBFLuTEWFgs/dy/0ChA+ajK4doYIf9LBMRzeJjo3r6QO7LBSCS8jHWkEZQhNL6fMSrfYT1yBx&#10;9u1aqwPbtpCm1T2X21pOo+hRWl0RL5S6wXWJ+TE7WwV9vu32u/dXub3bbxydNqd19vWm1O14WD2D&#10;CDiEv2P4xWd0SJnp4M5kvKgV8CPhqpzNnhZsDwqms/kcZJrI//TpBQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAE+kHzgGAwAABQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhADxejAndAAAABQEAAA8AAAAAAAAAAAAAAAAAYAUAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABqBgAAAAA=&#10;" filled="f" stroked="f">
+              <v:rect id="Прямоугольник 4" o:spid="_x0000_s1026" alt="http://10.245.12.42/files/1133/48/0.jpg" style="width:199pt;height:118.85pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRkj8MAgMAAPoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyy/Z3NZZ3cTNa3Kbhch&#10;FahU+ABv4mwMiR1st2lBSEi8IvEJfAQviEu/If0jxt5Lty1PQB4s2+OcmTlzZvYOLpoanTOluRQZ&#10;DgcBRkzksuBimeGXL+beBCNtqChoLQXL8CXT+GD/4YO9rk1ZJCtZF0whABE67doMV8a0qe/rvGIN&#10;1QPZMgHGUqqGGjiqpV8o2gF6U/tREIz8TqqiVTJnWsPtbGXE+w6/LFlunpelZgbVGYbYjFuVWxd2&#10;9ff3aLpUtK14vg6D/kUUDeUCnG6hZtRQdKb4PaiG50pqWZpBLhtfliXPmcsBsgmDO9mcVrRlLhcg&#10;R7dbmvT/g82fnZ8oxIsME4wEbaBE/ZfrD9ef+5/91fXH/mt/1f+4/tT/6r/13xG8KZjOgb91ncJg&#10;EJF4EEYDEvklr5n2w3A49MnEDwav2qXlt2t1Cm5O2xNlGdLtscxfayTktKJiyQ51C1UC7YD/zZVS&#10;sqsYLSDR0EL4tzDsQQMaWnRPZQER0zMjHfsXpWqsD+AVXbgiX26LzC4MyuEyiqPxMAAt5GAL4yAZ&#10;JrHzQdPN763S5jGTDbKbDCuIz8HT82NtbDg03Tyx3oSc87p2SqrFrQt4uLoB5/CrtdkwnDDeJUFy&#10;NDmaEI9EoyOPBLOZdzifEm80D8fxbDibTmfhe+s3JGnFi4IJ62Yj0pBsi7Bplj9qa90uK3ltZapl&#10;zQsLZ0PSarmY1gqdU2iSufvWhOw882+H4UiAXO6kFEYkeBQl3nw0GXtkTmIvGQcTLwiTR8koIAmZ&#10;zW+ndMwF+/eUUJfhJI5iV6WdoO/kFrjvfm40bbiBMVTzJsOT7SOaWg0eicKV1lBer/Y7VNjwb6iA&#10;cm8K7RRrRbrS/0IWlyBYJUFOID0YmLCppHqLUQfDJ8P6zRlVDKP6iQDRJyEhdlq5A4nHERzUrmWx&#10;a6EiB6gMG4xW26lZTbizVvFlBZ5CR4yQh9AoJXcStk20imrdXjBgXCbrYWgn2O7ZvboZ2fu/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAPF6MCd0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;70L/wzIFL2I3tmBrzKaUglhEKKba8zY7JqHZ2TS7TeK/79iLXh483vDeN8lysLXosPWVIwUPkwgE&#10;Uu5MRYWCz93L/QKED5qMrh2hgh/0sExHN4mOjevpA7ssFIJLyMdaQRlCE0vp8xKt9hPXIHH27Vqr&#10;A9u2kKbVPZfbWk6j6FFaXREvlLrBdYn5MTtbBX2+7fa791e5vdtvHJ02p3X29abU7XhYPYMIOIS/&#10;Y/jFZ3RImengzmS8qBXwI+GqnM2eFmwPCqaz+Rxkmsj/9OkFAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAUZI/DAIDAAD6BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAPF6MCd0AAAAFAQAADwAAAAAAAAAAAAAAAABcBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAGYGAAAAAA==&#10;" filled="f" stroked="f">
                 <o:lock v:ext="edit" aspectratio="t"/>
-                <v:textbox>
-[...1076 lines deleted...]
-                </v:textbox>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5850"/>
         <w:gridCol w:w="3465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidTr="00C64CDD">
+      <w:tr w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidTr="00692EB9">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+          <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+          <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:bookmarkStart w:id="17" w:name="z25"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ПРИЛОЖЕНИЕ 2</w:t>
+              <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>к Конституционному закону</w:t>
+              <w:t xml:space="preserve">мемлекеттік </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>әміздері туралы"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
+              <w:t>2007 жылғы 4 маусымдағы</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">"О государственных символах </w:t>
+              <w:t>№ 258-III ҚРЗ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Республики Казахстан" </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>от 4 июня 2007 года № 258-III ЗРК</w:t>
+              <w:t>Конституциялық заңына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Мемлекеттік Елтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      Ескерту. 2-қосымша жаңа редакцияда – ҚР 29.06.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:anchor="z361" w:history="1">
+        <w:r w:rsidRPr="00692EB9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>№ 162-VI</w:t>
+          <w:t>№ 162-VІ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C64CDD">
-[...34 lines deleted...]
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Конституциялы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қ З</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аңы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="2216785" cy="2156460"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="3" name="Прямоугольник 3" descr="http://10.245.12.42/files/1133/48/1.jpg"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2216785" cy="2156460"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect id="Прямоугольник 3" o:spid="_x0000_s1026" alt="http://10.245.12.42/files/1133/48/1.jpg" style="width:174.55pt;height:169.8pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAObOHUAwMAAPoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyy/ZxOn3kuiplXZ7SKk&#10;ApWAD/AmzsaQ2MF2mxaEhMQrEp/AR/CCuH1D+keMvZduW56APFi2x5k5Z+bM7B9eNDU659oIJTNM&#10;BhFGXOaqEHKZ4RfP58EEI2OZLFitJM/wJTf48OD+vf2uTXmsKlUXXCNwIk3atRmurG3TMDR5xRtm&#10;BqrlEoyl0g2zcNTLsNCsA+9NHcZRNAo7pYtWq5wbA7ezlREfeP9lyXP7tCwNt6jOMGCzftV+Xbg1&#10;PNhn6VKzthL5Ggb7CxQNExKCbl3NmGXoTIs7rhqRa2VUaQe5akJVliLnngOwIdEtNs8q1nLPBZJj&#10;2m2azP9zmz85P9VIFBnew0iyBkrUf756f/Wp/9H/uvrQf+l/9d+vPvY/+6/9NwRvCm5yyN+6TiQa&#10;xHQ4IPGAxmEpam5CQvb2QjoJyeBlu3T57VqTQphn7al2GTLticpfGSTVtGJyyY9MC1UC7UD8zZXW&#10;qqs4K4AocS7CGz7cwYA3tOgeqwIQszOrfPYvSt24GJBXdOGLfLktMr+wKIfLOCaj8WSIUQ62mAxH&#10;dORlELJ083urjX3IVYPcJsMa8Hn37PzEWAeHpZsnLppUc1HXXkm1vHEBD1c3EBx+dTYHwwvjbRIl&#10;x5PjCQ1oPDoOaDSbBUfzKQ1GczIezvZm0+mMvHNxCU0rURRcujAbkRK6LcKmWf6orXW7rOS1lalR&#10;tSicOwfJ6OViWmt0zqBJ5v7zSQfL9bPwJgyfBOByixKJafQgToL5aDIO6JwOg2QcTYKIJA+SUUQT&#10;OpvfpHQiJP93SqjLcDKMh75KO6BvcYv8d5cbSxthYQzVosnwZPuIpU6Dx7LwpbVM1Kv9Tioc/OtU&#10;QLk3hfaKdSJd6X+hiksQrFYgJxhDMDBhUyn9BqMOhk+GzeszpjlG9SMJok8IpW5a+QMdjmM46F3L&#10;YtfCZA6uMmwxWm2ndjXhzlotlhVEIj4xUh1Bo5TCS9g10QrVur1gwHgm62HoJtju2b+6HtkHvwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhANOkmUfeAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZoRexm7ZSbMymSKG0iFBMtedtdkyC2dk0u03iv+/Yi16GN7zhvW+S5WBr0WHrK0cKJuMI&#10;BFLuTEWFgo/9+uEJhA+ajK4doYIf9LBMb28SHRvX0zt2WSgEh5CPtYIyhCaW0uclWu3HrkFi78u1&#10;Vgde20KaVvccbms5jaK5tLoibih1g6sS8+/sbBX0+a477N82cnd/2Do6bU+r7PNVqdHd8PIMIuAQ&#10;/o7hF5/RIWWmozuT8aJWwI+E62Rv9riYgDiymC3mINNE/qdPLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAObOHUAwMAAPoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDTpJlH3gAAAAUBAAAPAAAAAAAAAAAAAAAAAF0FAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAaAYAAAAA&#10;" filled="f" stroked="f">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <w10:anchorlock/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="2214" w:tblpY="702"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5850"/>
         <w:gridCol w:w="3465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidTr="00C64CDD">
+      <w:tr w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidTr="00692EB9">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5805" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+          <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
+          <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:bookmarkStart w:id="18" w:name="z26"/>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ПРИЛОЖЕНИЕ 3</w:t>
+              <w:t>"Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>к Конституционному закону</w:t>
+              <w:t xml:space="preserve">мемлекеттік </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00692EB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">әміздері туралы" </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">2007 жылғы 4 маусымдағы N 258-III </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>"О государственных символах</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>Республики Казахстан"</w:t>
+              <w:t>Конституциялық заңына</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64CDD">
+            <w:r w:rsidRPr="00692EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:br/>
-              <w:t>от 4 июня 2007 года</w:t>
-[...9 lines deleted...]
-              <w:t>N 258-III ЗРК</w:t>
+              <w:t>3-ҚОСЫМША</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
-[...193 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазақстан Республикасы Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гимнінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      музыкалық редакциясы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="009D1269">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Әннің авторы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Авторы слов: </w:t>
-[...123 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+        <w:t>Шәмші Қалдаяқов</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Мемлекетті</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гимнінің мәтіні </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сөзін жазғандар: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ж</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұмекен Нәжімеденов, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нұрсұлтан Назарбаев </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Алтын кү</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>н аспаны</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
-[...69 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Алтын дән даласы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ерліктің дастаны, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Еліме қарашы! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ежелден ер деген, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      Даңқымыз шықты ғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Намысын бермеген, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Қазағым мықты ғ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қайырмасы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Менің елі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, менің елім, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Гүлің болып егілемін, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Жырың болып төгілемін, елі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Туған жерім менің - Қазақстаным! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Ұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рпа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ққа жол ашқан, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кең байтақ жерім бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00C64CDD">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ірлігі жарасқан, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Тәуелсіз елі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қарсы алған </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>уа</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қытты, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мәңгілік досындай. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іздің ел бақытты, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">іздің ел осындай! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қайырмасы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Менің елі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, менің елім, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Гүлің болып егілемін, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Жырың болып төгілемін, елі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00692EB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">! </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C64CDD" w:rsidRPr="00C64CDD" w:rsidRDefault="00C64CDD" w:rsidP="00C64CDD">
-[...1801 lines deleted...]
-    <w:sectPr w:rsidR="00C64CDD" w:rsidRPr="00C64CDD">
+    <w:p w:rsidR="00692EB9" w:rsidRPr="00692EB9" w:rsidRDefault="00692EB9" w:rsidP="00692EB9">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Туған жерім менің - Қазақстаным! </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00692EB9" w:rsidRPr="00692EB9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -9230,53 +8518,53 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06883A4C"/>
+    <w:nsid w:val="02CB663A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="576069BA"/>
+    <w:tmpl w:val="0A24559A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9379,53 +8667,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07DC427E"/>
+    <w:nsid w:val="1A531089"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="15BA03DA"/>
+    <w:tmpl w:val="F37446E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9528,53 +8816,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="325F363A"/>
+    <w:nsid w:val="2A6D42BA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="37062C22"/>
+    <w:tmpl w:val="14BA9808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9677,53 +8965,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33A73C3A"/>
+    <w:nsid w:val="3C431720"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8214C7AE"/>
+    <w:tmpl w:val="C480D4A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9826,53 +9114,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5297414D"/>
+    <w:nsid w:val="4178481F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C3C26FCE"/>
+    <w:tmpl w:val="3316378A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -9975,53 +9263,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5BED4A08"/>
+    <w:nsid w:val="494A511E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A600EE16"/>
+    <w:tmpl w:val="442E2894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10124,53 +9412,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5D1422EC"/>
+    <w:nsid w:val="631B520D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E5A22418"/>
+    <w:tmpl w:val="14A8B5B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10273,53 +9561,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6FFA1E93"/>
+    <w:nsid w:val="6FF55BD4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="352893EC"/>
+    <w:tmpl w:val="5F56D020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10422,53 +9710,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="72976316"/>
+    <w:nsid w:val="7144168B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1AF0E774"/>
+    <w:tmpl w:val="0E2ACAC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10571,97 +9859,97 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00876E7D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsidRoot w:val="00BC7A8A"/>
+    <w:rsid w:val="0029225F"/>
+    <w:rsid w:val="00692EB9"/>
+    <w:rsid w:val="009D1269"/>
+    <w:rsid w:val="00BC7A8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -10811,216 +10099,232 @@
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00692EB9"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="icon">
+    <w:name w:val="icon"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00692EB9"/>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="note">
     <w:name w:val="note"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="note1">
     <w:name w:val="note1"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -11156,816 +10460,689 @@
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00692EB9"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="icon">
+    <w:name w:val="icon"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00692EB9"/>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="note">
     <w:name w:val="note"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="note1">
     <w:name w:val="note1"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00C64CDD"/>
+    <w:rsid w:val="00692EB9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="30737203">
-[...51 lines deleted...]
-    <w:div w:id="516696760">
+    <w:div w:id="1088693144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="508252903">
+        <w:div w:id="1732536649">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="287012728">
+            <w:div w:id="1482696867">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="548421046">
+                <w:div w:id="2096169736">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1433621033">
+                    <w:div w:id="1467503385">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="29957911">
+            <w:div w:id="271520294">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1273395606">
+            <w:div w:id="1799492882">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="952442107">
+                <w:div w:id="1323310869">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="1173763114">
+                    <w:div w:id="1121992014">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="1799028888">
+                    <w:div w:id="209658672">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1558081099">
+                        <w:div w:id="161895046">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
-                        <w:div w:id="2011175450">
+                        <w:div w:id="1059206221">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
-                    <w:div w:id="815144599">
+                    <w:div w:id="773981451">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="1871257887">
+                        <w:div w:id="751005888">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
-                    <w:div w:id="744382255">
+                    <w:div w:id="619000063">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
-                        <w:div w:id="368722189">
+                        <w:div w:id="1402675193">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="0"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                           <w:divsChild>
-                            <w:div w:id="1069230847">
+                            <w:div w:id="1189369527">
                               <w:marLeft w:val="0"/>
                               <w:marRight w:val="0"/>
                               <w:marTop w:val="0"/>
                               <w:marBottom w:val="0"/>
                               <w:divBdr>
                                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               </w:divBdr>
                               <w:divsChild>
-                                <w:div w:id="1983733738">
+                                <w:div w:id="1101219283">
                                   <w:marLeft w:val="0"/>
                                   <w:marRight w:val="0"/>
                                   <w:marTop w:val="0"/>
                                   <w:marBottom w:val="0"/>
                                   <w:divBdr>
                                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   </w:divBdr>
                                   <w:divsChild>
-                                    <w:div w:id="426462605">
+                                    <w:div w:id="300231561">
                                       <w:marLeft w:val="0"/>
                                       <w:marRight w:val="0"/>
                                       <w:marTop w:val="0"/>
                                       <w:marBottom w:val="0"/>
                                       <w:divBdr>
                                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                       </w:divBdr>
                                     </w:div>
-                                    <w:div w:id="1539664059">
+                                    <w:div w:id="1180893459">
                                       <w:marLeft w:val="0"/>
                                       <w:marRight w:val="0"/>
                                       <w:marTop w:val="0"/>
                                       <w:marBottom w:val="0"/>
                                       <w:divBdr>
                                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                       </w:divBdr>
                                       <w:divsChild>
-                                        <w:div w:id="908270819">
+                                        <w:div w:id="929658974">
                                           <w:marLeft w:val="0"/>
                                           <w:marRight w:val="0"/>
                                           <w:marTop w:val="0"/>
                                           <w:marBottom w:val="0"/>
                                           <w:divBdr>
                                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                           </w:divBdr>
                                         </w:div>
-                                        <w:div w:id="1265528151">
+                                        <w:div w:id="1258975448">
                                           <w:marLeft w:val="0"/>
                                           <w:marRight w:val="0"/>
                                           <w:marTop w:val="0"/>
                                           <w:marBottom w:val="0"/>
                                           <w:divBdr>
                                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                           </w:divBdr>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="535775194">
+        <w:div w:id="935018812">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="96826766">
+            <w:div w:id="246697134">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="760489777">
+                <w:div w:id="1546984063">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="406154212">
+                    <w:div w:id="866721930">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1921671775">
+            <w:div w:id="30572495">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
-                <w:div w:id="384915767">
+                <w:div w:id="98986126">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                   <w:divsChild>
-                    <w:div w:id="480002223">
+                    <w:div w:id="235287236">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
-                    <w:div w:id="979727482">
+                    <w:div w:id="1825663764">
                       <w:marLeft w:val="0"/>
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
-                <w:div w:id="1289966677">
+                <w:div w:id="1443652241">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
-                <w:div w:id="1860467817">
+                <w:div w:id="1938054070">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
-            <w:div w:id="1924873308">
+            <w:div w:id="1220941613">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="560795061">
-[...89 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z070000258_" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z070000258_" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1800000162" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z070000258_" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1700000119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1700000119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1800000162" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z070000258_" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z070000258_" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/rus/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1800000162" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z070000258_" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z070000258_" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1700000119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1700000119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1800000162" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z080000056_" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z070000258_" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/U960002797_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1500000370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://10.245.12.42/kaz/docs/Z1200000023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12214,69 +11391,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>4865</Words>
-  <Characters>27733</Characters>
+  <Words>4862</Words>
+  <Characters>27714</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>231</Lines>
+  <Lines>230</Lines>
   <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32533</CharactersWithSpaces>
+  <CharactersWithSpaces>32511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>