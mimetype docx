--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,2364 +1,2864 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="009C3A48" w:rsidRDefault="009C3A48" w:rsidP="009C3A48">
-      <w:pPr>
+    <w:p w:rsidR="00822AA1" w:rsidRDefault="00822AA1" w:rsidP="00822AA1">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00822AA1">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00822AA1">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республикасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00822AA1">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медициналық қызметті </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00822AA1">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лицензиялау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00822AA1" w:rsidRDefault="00822AA1" w:rsidP="00822AA1">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001954FF" w:rsidRDefault="00822AA1" w:rsidP="001954FF">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазіргі уақытта денсаулық сақтау </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>саласында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>іс-шараларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заңдық) үшін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кейбі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қажетті </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>іс-шаралар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін лицензия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кейбір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>іс-шаралар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>органдарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметiн жүзеге </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін бастаған </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>хабарлама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>жіберуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>жеткілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001954FF" w:rsidRDefault="001954FF" w:rsidP="001954FF">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Халық денсаулығы және денсаулық сақтау жүйесі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кодексі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ің 13 бабынын бойынша м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едициналық және фармацевтикалық қызмет Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>лицензиялау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>заңнамасында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">белгіленген тәртіппен лицензиялануға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>жатады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001954FF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жоғарыда айтылған Кодексінің 44 бабының бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>едициналық көмек келесі нысанда ұсынылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>амбулаториялық-емханалық көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1211"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> алғашқы медициналық-санитариялық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1211"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>консультациялық-диагностикалық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2) стационарлық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>стационарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>алмастыратын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>жедел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медициналық көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5) санитариялық авиация;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6) төтенше жағдайлар кезіндегі медициналық көмек</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="z124"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) дәстүрлі медицина, халық медицинасы (емшілік) нысандарында ұсынылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Дәстүрлі медицина әдістеріне гомеопатия, гирудотерапия, мануальдық терапия, рефлекс-терапия, фитотерапия және табиғаттан алынатын құралдармен емдеу жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Медициналық білімі бар, тиісті лицензия алған адамдардың дәстүрлі медицина саласындағы қызметке құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Халық медицинасы (емшілік) - халық жинақтаған емшілік құралдар туралы, сондай-ақ емдеу және гигиена тәсілдері мен дағдылары және оларды денсаулықты сақтау, аурулардың алдын алу мен оларды емдеу үшін практикада қолдану туралы эмпирикалық мәліметтердің жиынтығы.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="z754"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRDefault="0044547D" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жаппай емшілік сеанстарын, оның ішінде бұқаралық ақпарат құралдарын пайдалана отырып өткізуге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRDefault="00A14C53" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14C53">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Денсаулық сақтау жүйесі мемлекеттік және мемлекеттік емес денсаулық сақтау секторларынан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRDefault="00A14C53" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14C53">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік денсаулық сақтау секторы денсаулық сақтау саласындағы мемлекеттік органдардан, мемлекеттік меншік құқығына негізделген денсаулық сақтау ұйымдарынан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRDefault="00A14C53" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14C53">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік емес денсаулық сақтау секторы жеке меншік құқығына негізделген денсаулық сақтау ұйымдарынан, сондай-ақ жекеше медициналық практикамен және фармацевтикалық қызметпен айналысатын жеке тұлғалардан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRDefault="00A14C53" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14C53">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік емес денсаулық сақтау секторында емдеуге тыйым салынатын аурулар тізб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>есін уәкілетті орган айқындайды, ол Қазақстан Республкасының деңсаулық сақтау Министрлігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRDefault="00A14C53" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14C53">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Денсаулық сақтау ұйымдары, сондай-ақ жекеше медициналық практикамен және фармацевтикалық қызметпен айналысатын жеке тұлғалар денсаулық сақтау субъектілері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRDefault="00A14C53" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A14C53">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жеке тұлғалардың осы мамандық бойынша маман сертификаты, кемінде бес жыл жұмыс стажы және тиісті лицензиясы болған ретте жекеше медициналық практикамен айналысуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005A5C36" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5C36">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Денсаулық сақтау саласындағы (медициналық лицензиялау) қызметті жүзеге асыруға лицензия алу үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орган-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A5C36">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лицензиарға құжаттарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A5C36">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толық пакетін ұсынуға қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRPr="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRPr="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2-қосымшаларға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сәйкес белгіленген нысандағы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жеке тұлға үшін – жеке басты куәландыратын құжат (жеке басын сәйкестендіру үшін талап етіледі);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алымның бюджетке төленгенін растайтын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сәйкес біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үй-жайға немесе ғимаратқа меншік, жалдау не мемлекеттік мүлікті сенімгерлік басқару құқығын куәландыратын құжат (салыстырып тексеру үшін түпнұсқасы ұсынылмаған жағдайда нотариат куәландырған);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жоғары немесе орта медициналық білімі туралы дипломның көшірмесі (салыстырып тексеру үшін түпнұсқасы ұсынылмаған жағдайда нотариат куәландырған);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қайта даярлаудан өту туралы куәліктің немесе біліктілікті арттырудан өту туралы куәліктің көшірмесі (салыстырып тексеру үшін түпнұсқасы ұсынылмаған жағдайда нотариат куәландырған);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Еңбек кодексінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>35-бабына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сәйкес қызметтің кіші түріне сәйкес қызметкердің еңбек қызметін растайтын құжаттың көшірмесі (салыстырып тексеру үшін түпнұсқасы ұсынылмаған </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жағдайда нотариат куәландырған).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету үшін бюджетке қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алым төленеді, ол "Салықтар және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кодексіне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – Кодекс) сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) лицензия беру үшін – 10 айлық есептік көрсеткішті (бұдан әрі – АЕК);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) лицензияны қайта ресімдеу үшін - лицензияны беру кезіндегі ставканың 10 %-ын, бірақ 4 АЕК-дан артық емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) лицензияның телнұсқасын беру үшін лицензияны беру кезіндегі ставканың 100 %-ын құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Лицензиялық алымды төлеу екінші деңгейлі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшалай және қолма-қол ақшасыз нысандарда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A42F8" w:rsidRDefault="005F3CB3" w:rsidP="004A42F8">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F3CB3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметті алуға электрондық сұрату портал арқылы берілген жағдайда төлем "электрондық үкімет" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="004A42F8" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A42F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсету мерзімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="004A42F8" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға құжаттардың пакетін тапсырған кезден бастап, сондай-ақ порталға жүгінген кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A42F8" w:rsidRPr="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лицензияны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) лицензияға қосымшаны беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 15 (он бес) жұмыс күн</w:t>
+      </w:r>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A42F8" w:rsidRDefault="003A3B9B" w:rsidP="004A42F8">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="004A42F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде – 3 (үш) жұмыс күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="004A42F8" w:rsidRPr="004A42F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қағаз нысанда берілген лицензия және (немесе) лицензияға қосымша жоғалған немесе бүлінген жағдайда оның телнұсқасын беру кезінде – 2 (екі) жұмыс күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсетудің нысаны: электронды (ішінара автоматтандырылған) және (немесе) қағаз түрінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету нәтижесі – медициналық қызметке лицензия және (немесе) лицензияға қосымша, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу, лицензияның және (немесе) лицензияға қосымшаның телнұсқасы не осы мемлекеттік көрсетілетін қызмет стандартының 10-тармағында көзделген жағдайларда және негіздемелер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны электронды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы лицензияны және (немесе) лицензияға қосымшаны қағаз жеткізгіште алу үшін жүгінген жағдайда лицензия және (немесе) лицензияға қосымша электрондық форматта ресімделеді, басып шығарылады және көрсетілетін қызметті берушінің мөрімен және көрсетілетін қызметті берушінің басшысының қолымен расталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3B9B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы портал арқылы жүгінген кезде мемлекеттік көрсетілетін қызметтің нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен (ЭЦҚ) куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003A3B9B" w:rsidRPr="003A3B9B" w:rsidRDefault="003A3B9B" w:rsidP="003A3B9B">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="right"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Б.Ж.Камшатова, ШЖҚ «Шарбақты орталық аудандық ауруханасы» КМК</w:t>
+      </w:r>
+      <w:r w:rsidR="00087648">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-нің заңгері</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRPr="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRPr="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRPr="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="005F3CB3">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F3CB3" w:rsidRDefault="005F3CB3" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRPr="00A14C53" w:rsidRDefault="00A14C53" w:rsidP="00A14C53">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A14C53" w:rsidRPr="0044547D" w:rsidRDefault="00A14C53" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0044547D" w:rsidRPr="0044547D" w:rsidRDefault="0044547D" w:rsidP="0044547D">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0044547D">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...542 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...572 lines deleted...]
-      <w:r w:rsidRPr="009C3A48">
+    </w:p>
+    <w:p w:rsidR="00822AA1" w:rsidRPr="0044547D" w:rsidRDefault="00822AA1" w:rsidP="00822AA1">
+      <w:pPr>
+        <w:pStyle w:val="j114"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...1090 lines deleted...]
-    <w:sectPr w:rsidR="00620415" w:rsidRPr="009C3A48" w:rsidSect="00A953DA">
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00822AA1" w:rsidRPr="0044547D" w:rsidSect="00A953DA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00A55714" w:rsidRDefault="00A55714" w:rsidP="00822AA1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00A55714" w:rsidRDefault="00A55714" w:rsidP="00822AA1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00A55714" w:rsidRDefault="00A55714" w:rsidP="00822AA1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00A55714" w:rsidRDefault="00A55714" w:rsidP="00822AA1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1CAA4F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C708244"/>
     <w:lvl w:ilvl="0" w:tplc="9C6AF5DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1991" w:hanging="1140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2408,114 +2908,436 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="420203C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="160E993C"/>
+    <w:lvl w:ilvl="0" w:tplc="E398DD58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2006" w:hanging="1155"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="5A72012E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C464806"/>
+    <w:lvl w:ilvl="0" w:tplc="AD6EDDA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="6CEC6D16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E72655E4"/>
+    <w:lvl w:ilvl="0" w:tplc="D6EE0E38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00C105B7"/>
+    <w:rsid w:val="00036645"/>
     <w:rsid w:val="0004077A"/>
     <w:rsid w:val="0008463A"/>
+    <w:rsid w:val="00087648"/>
     <w:rsid w:val="000A3D33"/>
     <w:rsid w:val="00146743"/>
     <w:rsid w:val="00163E5B"/>
+    <w:rsid w:val="0017379A"/>
     <w:rsid w:val="00193FD2"/>
+    <w:rsid w:val="001954FF"/>
     <w:rsid w:val="001E3456"/>
     <w:rsid w:val="00240212"/>
     <w:rsid w:val="00340D2D"/>
     <w:rsid w:val="003827C6"/>
+    <w:rsid w:val="003A3B9B"/>
+    <w:rsid w:val="0044547D"/>
+    <w:rsid w:val="004A42F8"/>
+    <w:rsid w:val="005A5C36"/>
+    <w:rsid w:val="005F3CB3"/>
     <w:rsid w:val="006106D0"/>
     <w:rsid w:val="00620415"/>
     <w:rsid w:val="00740DA3"/>
+    <w:rsid w:val="00822AA1"/>
     <w:rsid w:val="008C2D91"/>
     <w:rsid w:val="008C4017"/>
     <w:rsid w:val="008C5B3A"/>
     <w:rsid w:val="009411E8"/>
     <w:rsid w:val="009C3A48"/>
     <w:rsid w:val="009F45F3"/>
+    <w:rsid w:val="00A14C53"/>
+    <w:rsid w:val="00A55714"/>
     <w:rsid w:val="00A953DA"/>
     <w:rsid w:val="00AA3ABA"/>
     <w:rsid w:val="00B705A7"/>
     <w:rsid w:val="00B95503"/>
     <w:rsid w:val="00BC055C"/>
     <w:rsid w:val="00C105B7"/>
     <w:rsid w:val="00C572AC"/>
+    <w:rsid w:val="00CA0916"/>
     <w:rsid w:val="00D231A0"/>
     <w:rsid w:val="00DC0371"/>
     <w:rsid w:val="00E76B06"/>
     <w:rsid w:val="00F40967"/>
+    <w:rsid w:val="00F628B4"/>
     <w:rsid w:val="00FB3EC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2935,122 +3757,227 @@
     <w:rsid w:val="00BC055C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C572AC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009C3A48"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00822AA1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00822AA1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00822AA1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00822AA1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="note">
+    <w:name w:val="note"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="0044547D"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="28186259">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="268397096">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="331495882">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="391583130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="490095826">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="628166378">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="730924030">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="769424903">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="784424776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="880245441">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1070079804">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -3125,50 +4052,102 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1157573642">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1334063356">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1411661240">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1419400805">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1479764068">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1596480682">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1847283096">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -3207,51 +4186,77 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="603533158">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1658920820">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1685283051">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1873573740">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1885214992">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -3293,51 +4298,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2072842458">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3581,68 +4586,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1028</Words>
-  <Characters>5863</Characters>
+  <Words>1044</Words>
+  <Characters>5953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6878</CharactersWithSpaces>
+  <CharactersWithSpaces>6984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user37</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>