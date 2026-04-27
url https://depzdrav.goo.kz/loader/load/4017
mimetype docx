--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,412 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="004D56E6" w:rsidRPr="0006317A" w:rsidRDefault="00CA0365" w:rsidP="00CA0365">
+    <w:p w:rsidR="00FB53A0" w:rsidRPr="00A90DB8" w:rsidRDefault="00D24DE0" w:rsidP="00D24DE0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A90DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>Туберкулез и беременность</w:t>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Туберкулез бен жүктілік</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007849C1" w:rsidRPr="0006317A" w:rsidRDefault="00CA0365" w:rsidP="007849C1">
-[...11 lines deleted...]
-        <w:t>В настоящее время отмечается повышение заболеваемости туберкулезом легких среди женщин репродуктивного возраста, в том числе и у беременных. Патологический процесс во время беременности, как правило, начинается остро и протекает мене благоприятно. В целом ряде случаев имеют место тяжелые формы.</w:t>
+    <w:p w:rsidR="00D24DE0" w:rsidRDefault="00D24DE0" w:rsidP="005646B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазіргі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уақытта өкпе туберкузімен сырқаттанушылықтың</w:t>
+      </w:r>
+      <w:r w:rsidR="005646B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұрпақ әкеле алатын жастағы әйелдер, оның ішінде жүктіәйелдер арасында өсуі біліне бастады. Жүктілік кезінде дертке шалдығу, әдеттегідей, басында батпандап кіреді де, мысқалдап шығады. Жалпы көп жағдайда сырқаттанудың ауыр формасы орын алады.</w:t>
+      </w:r>
+      <w:r w:rsidR="00461074">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жүктілік кезінде сырқаттың өтуіне организмдегі болатын өзгерістердің де белгілі бір әсері болады: организмнің иммунологиялық қорғануының кемуі, жүйке, тыныс алу, жүрек-қантамырлық жүйе, бүйрек қызметтерінің өзгеріске енуі, жатыр кешеніні</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81B5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң қалыптасуымен байланысты әйел организмінің гормондық қайта құрылуы. Өкпе туберкулезімен ауыратын әйелдерде жүктілік мерзімі, тиісінше</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатерлі сиппата болады. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA0365" w:rsidRPr="0006317A" w:rsidRDefault="00CA0365" w:rsidP="007849C1">
-[...16 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w:rsidR="00E11C90" w:rsidRDefault="00D77E6E" w:rsidP="00D77E6E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D77E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жүкті әйелдердердің өкпе туберкулезінің симптомы мен </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D77E6E" w:rsidRDefault="00D77E6E" w:rsidP="00D77E6E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D77E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>диагностикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D77E6E" w:rsidRDefault="00D77E6E" w:rsidP="00D77E6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жүкті әйелдерді тексеру кезінде өкпе туберкулезінің бар екеніне күдіктену әдетте келесідейшағымдарды тудырады: </w:t>
+      </w:r>
+      <w:r w:rsidR="003857ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қақырақты немесе қақырықсыз жөтел, қан тастау ( түкіру), кеуде ауыруы, демігу. Сырқаттанудың басқа да көңіл аударарлық симптомдары әлсіздік, тершеңдік, тәбетінің</w:t>
+      </w:r>
+      <w:r w:rsidR="00105920">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жоғалуы, дене массасының ұлғаймауы және кемуі, кешкісін температураның ұзақ уақыт субфербилді сандарға дейінгі жоғарылауы, ашушандық болып табылады. Мұндай жағдайда бұрын туберкулезге шалдығу мүмкіншіліктері немесе туберкузбен ауыратын адамдармен байланысу</w:t>
+      </w:r>
+      <w:r w:rsidR="00105920" w:rsidRPr="00105920">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0006317A">
-[...11 lines deleted...]
-        <w:t>: снижение иммунологической защиты организма, изменения функции нервной, дыхательной, сердечно – сосудистой систем, почек, гормональная перестройка организма женщины в связи с функционированием фетоплацентарного комплекса. Течение беременности у женщин с туберкулезом легких также носит, соответственно осложненный характер.</w:t>
+      <w:r w:rsidR="00105920">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мүмкіншіліктері, туберкулезбен отбасы мүшелерінің науқастану жағдайлары, қосарласқан дерттің бар болуы жайлы мәліметтерді</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анықтаған жөн.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00867B80" w:rsidRPr="0006317A" w:rsidRDefault="007849C1" w:rsidP="00867B80">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00E11C90" w:rsidRDefault="00E11C90" w:rsidP="00D77E6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өкпенің белсенді туберкулезіне күдіктенген кезде жүктіліктің мерзіміне қарамастан ренгенологиялық тексеріс жасау қажет. Жүкті әйелдердің кеудесін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ренгенологиялық зерттеу процессінде ұрақты әдістер мен қорғаныстық жабдықтар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E11C90" w:rsidRDefault="00E11C90" w:rsidP="00D77E6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Өкпедегі инфекция ошағы жағдайының патологиялық өзгерістерінбосанудан кейін 1-3 тәулік өткен соң барлық әйелдерге жасалатын кеуде мүшелерінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ренгенологиялық тексеріс нәтижелері бойынша қадағалауға болады. Ұрықтың туберкулезбен құрсақтық зарарлануы айтарлықтай көп</w:t>
+      </w:r>
+      <w:r w:rsidR="00B145C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> байқалмайды. Нәресте босану кезінде қоғанақ суын жұтқанда және босанғаннан кейінгі кезеңде науқас анасымен байланысқа түскенде инфекциялануы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D33DA" w:rsidRPr="002D33DA" w:rsidRDefault="002D33DA" w:rsidP="002D33DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D33DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D33DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="27"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Акушер-гинеколог дәрігер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="27"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00206B79" w:rsidRPr="00206B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Амангельдинова С.Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D33DA" w:rsidRPr="002D33DA" w:rsidRDefault="002D33DA" w:rsidP="00D77E6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>Симптомы и диагностика туберкулеза легких у беременных</w:t>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D33DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007849C1" w:rsidRPr="0006317A" w:rsidRDefault="007849C1" w:rsidP="007849C1">
-[...40 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A90DB8" w:rsidRDefault="00A90DB8" w:rsidP="00D77E6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A7213" w:rsidRPr="0006317A" w:rsidRDefault="007A7213" w:rsidP="007849C1">
-[...55 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00A90DB8" w:rsidRPr="003857ED" w:rsidRDefault="00A90DB8" w:rsidP="00D77E6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00867B80" w:rsidRPr="0006317A" w:rsidRDefault="00867B80" w:rsidP="007849C1">
-[...79 lines deleted...]
-    <w:sectPr w:rsidR="00CA0365" w:rsidRPr="0006317A" w:rsidSect="004D56E6">
+    <w:sectPr w:rsidR="00A90DB8" w:rsidRPr="003857ED" w:rsidSect="00FB53A0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="75"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00CA0365"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00CA0365"/>
+    <w:rsidRoot w:val="00D24DE0"/>
+    <w:rsid w:val="00105920"/>
+    <w:rsid w:val="00206B79"/>
+    <w:rsid w:val="002D33DA"/>
+    <w:rsid w:val="003857ED"/>
+    <w:rsid w:val="00461074"/>
+    <w:rsid w:val="00514FA7"/>
+    <w:rsid w:val="005646B4"/>
+    <w:rsid w:val="008D629E"/>
+    <w:rsid w:val="00A81B5C"/>
+    <w:rsid w:val="00A90DB8"/>
+    <w:rsid w:val="00B145C7"/>
+    <w:rsid w:val="00D24DE0"/>
+    <w:rsid w:val="00D77E6E"/>
+    <w:rsid w:val="00D77EF6"/>
+    <w:rsid w:val="00E11C90"/>
+    <w:rsid w:val="00FB53A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="4098"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
@@ -514,51 +612,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004D56E6"/>
+    <w:rsid w:val="00FB53A0"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -846,70 +944,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1927</Characters>
+  <Pages>2</Pages>
+  <Words>321</Words>
+  <Characters>1831</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>shrcrb</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2260</CharactersWithSpaces>
+  <CharactersWithSpaces>2148</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>user 40</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>