--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,1758 +1,2083 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00D635AE" w:rsidRPr="00C32DB0" w:rsidRDefault="00550239" w:rsidP="00550239">
+    <w:p w:rsidR="00D45B5B" w:rsidRPr="006F6767" w:rsidRDefault="00D45B5B" w:rsidP="00D45B5B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C32DB0">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6767">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Оказание первой помощи при ДТП</w:t>
+        <w:t xml:space="preserve">ЖКО </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6767">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6767">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>зіндегі алғашқы көмек көрсету</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E45F7" w:rsidRDefault="002E45F7" w:rsidP="00E57614">
+    <w:p w:rsidR="00D45B5B" w:rsidRDefault="00D45B5B" w:rsidP="00D45B5B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:firstLine="360"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E45F7" w:rsidRPr="00C32DB0" w:rsidRDefault="002E45F7" w:rsidP="002E45F7">
+    <w:p w:rsidR="00D45B5B" w:rsidRDefault="002425E8" w:rsidP="00D45B5B">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зақымданушыға көмек көрсету кезіндегі бірізділік төмендегідей болуы керек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002425E8" w:rsidRDefault="002425E8" w:rsidP="002425E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-        <w:t>Организация вызова «скорой помощи»</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002425E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жедел көмек көрсетуді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шақыруды ұйымдастыру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E45F7" w:rsidRDefault="002E45F7" w:rsidP="002E45F7">
+    <w:p w:rsidR="002425E8" w:rsidRPr="002425E8" w:rsidRDefault="002425E8" w:rsidP="002425E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:left="720"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> в лечебное учреждение и отделение милиции о характере и месте дорожно-транспортного происшествия, числе пострадавших.</w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қатысушылардың біреуін жақын арадағы байланыс жеріне жіберіп емдеу мекемесіне және полиция бөлімшесіне болған жағдайды,  жолөкөлік оқиғасының орны мен зрдап шеккен адамдардың санын айтуға жіберу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002425E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E45F7" w:rsidRPr="00C32DB0" w:rsidRDefault="002E45F7" w:rsidP="002E45F7">
+    <w:p w:rsidR="002425E8" w:rsidRDefault="00D7408F" w:rsidP="002425E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-        <w:t>Извлечение пострадавших из разбитого автомобиля</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зардап шеккендерді соғылған автокөліктен алып шығу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E45F7" w:rsidRDefault="002E45F7" w:rsidP="002E45F7">
+    <w:p w:rsidR="00D7408F" w:rsidRPr="00D7408F" w:rsidRDefault="00D7408F" w:rsidP="00D7408F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:left="720"/>
-[...20 lines deleted...]
-        <w:t>постараться устранить все, что удерживает  пострадавшего.</w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жол </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7408F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жолдардағы көлік оқиғалары омыртқаның күрделі сынулар, бас сүйек-ми жарақаты, бұзылуларымен жиі жалғасады. Жәбірленушіде бірден бірнеше жарақаттар бола алады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7408F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сондықтан оның автокөлігінен өте абайлап шығару кажет. Денені оған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7408F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қол немесе аяқты жұлып майыстырып, олардың күштеп созуға болмайды. Ұстап қалатынның бәрінен зақымдалғанды шеттетуге тырысуы керек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7408F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Омыртқасы сыңған деген күдік тудырған жарақаттанушыны қажетсіз болса орнынан қозғамау керек, әйтпесе сал болуы мүмкін. Мұндай адам мұндай бұзылуды орын қысым жасалмау үшін есептеумен арқаны немесе ішке қоюы керек.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C32DB0" w:rsidRDefault="00C32DB0" w:rsidP="002E45F7">
-[...18 lines deleted...]
-    <w:p w:rsidR="002E45F7" w:rsidRPr="00C32DB0" w:rsidRDefault="00C32DB0" w:rsidP="002E45F7">
+    <w:p w:rsidR="00D7408F" w:rsidRDefault="00640D43" w:rsidP="002425E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...11 lines deleted...]
-        <w:t>Оказание первой медицинской помощи</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бірінші дәрігерлік жәрдемді көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C32DB0" w:rsidRDefault="00C32DB0" w:rsidP="00C32DB0">
+    <w:p w:rsidR="00640D43" w:rsidRPr="00640D43" w:rsidRDefault="00640D43" w:rsidP="00640D43">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:left="720"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> извлеченного из автомобиля нужно ослабить галстук, расстегнуть воротник, пояс, чтобы не затруднялось дыхание.</w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Автокөліктен суырылып алған соң тыныс алуда иналмау үшін галстукті, жаға, белдікті босатуы керек. Барлық жағдайлардағы шектіліктердің сынулар және буынын шығуларында шина үстіне қойып, (тақтайлармен, таяқтармен) қолғанат заттармен бекіту керек, олардың жоқ кезінде;  егер қасында зақымдалған қан кету пайда болса, ол уақытша тоқтауға шара қабылдау керек. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C32DB0" w:rsidRDefault="00C32DB0" w:rsidP="00C32DB0">
-[...37 lines deleted...]
-    <w:p w:rsidR="00C32DB0" w:rsidRPr="006F0D6B" w:rsidRDefault="00C32DB0" w:rsidP="002E45F7">
+    <w:p w:rsidR="00640D43" w:rsidRDefault="00640D43" w:rsidP="002425E8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...20 lines deleted...]
-        <w:t>пострадавших в лечебное учреждение</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Емдеу мекемесіне жәбірленушілерді тасымалдау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D064FF" w:rsidRDefault="00D064FF" w:rsidP="00D064FF">
+    <w:p w:rsidR="00640D43" w:rsidRDefault="00640D43" w:rsidP="00640D43">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:left="720"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Действовать надо с такой же осторожностью и вниманием, как и при извлечении их из аварийного автомобиля. Когда возникает необходимость приподнять пострадавшего, следует пользоваться следующими способами: </w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алғашқы көмек көрсетіліп</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жедел көмектін келе алмайтынын білген соң, жарақаттанушы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D007DB" w:rsidRDefault="00D007DB" w:rsidP="00D007DB">
+    <w:p w:rsidR="00640D43" w:rsidRPr="006952EF" w:rsidRDefault="00640D43" w:rsidP="00640D43">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сақтықпен және ықыласпен емдеу мекемесіне өзі тасымалдау жағын ойластыру керек. Автокөліктен суырып алған соң әрекет жасап</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>керек жерге жеткізу қажет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00640D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006952EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жарақаттанушыны көтеру қажеттілігі туындаса</w:t>
+      </w:r>
+      <w:r w:rsidR="006952EF" w:rsidRPr="006952EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006952EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келесі әдістерді қолданған жөн</w:t>
+      </w:r>
+      <w:r w:rsidR="006952EF" w:rsidRPr="006952EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006952EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тізеге бір бүйірден зақымдалған тұрсын, жауырынды,  басты, мойынға қолды апарсын және оны түріңкіреу; тізелерге бас жақта зақымдалған тұрсын, иықтарға қолды апарсын және оны түріңкіреу.  Зақымдалған аяқтардың бұзылуын жағдайында дербес орын ауыстыру</w:t>
+      </w:r>
+      <w:r w:rsidR="006952EF" w:rsidRPr="006952EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006952EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> емшектегі және құрсақ қуысының бас сүйек, органдары ешқандай жағдайда да рұқсат етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00640D43" w:rsidRDefault="005B4606" w:rsidP="005B4606">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жан кіргізу әдістері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B4606" w:rsidRDefault="005B4606" w:rsidP="005B4606">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Зақымдалған баспен қайырулылары бар арқаға қатты бетке, құсықтың жанында қисаю еңкейіп жинақтайды. Қан және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кез келген кездеме оралған саусақпен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кірден ауыздың қуысы және мұрындарды тазартады. Тыныс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жүрек жұмыс істейтін тексереді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Егер жоқ болса </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>реанимацияны бастау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B4606" w:rsidRDefault="005B4606" w:rsidP="005B4606">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ауызға ауыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мұрынға ауыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жасанды тыныстарын бастайды. Егер ауыз саусақтармен төменгі жақтың облысына басу керек бұлшық еттердің қысқартуы артынан жабылса, керек. Ауруының мойын талтақ жағдайда болуға қайырулы басы болу үшін қадағалауға керек. Егер жасынды тыныс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ауызға ауыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүргізілсе</w:t>
+      </w:r>
+      <w:r w:rsidR="00132142" w:rsidRPr="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауа кеңсірік қуысы арқылы </w:t>
+      </w:r>
+      <w:r w:rsidR="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>шықпау үшін мұрынның танауы сығу керек. Сәйкесінше ауыз алақанмен аурудың мұрынына ауаның тынысында жабуға керек</w:t>
+      </w:r>
+      <w:r w:rsidR="00132142" w:rsidRPr="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жасанды тыныстың ырғағы минутына 12-16 рет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00132142" w:rsidRDefault="00132142" w:rsidP="005B4606">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Болмайтындар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00132142" w:rsidRPr="00132142" w:rsidRDefault="00132142" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>Встать на колено сбоку от пострадавшего, подвести руки под лопатку, голову, шею и приподнять его;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жарақаттанушыны сенімді тасыушы болмаса қозғамау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D007DB" w:rsidRDefault="00D007DB" w:rsidP="00D007DB">
+    <w:p w:rsidR="00132142" w:rsidRPr="00132142" w:rsidRDefault="00132142" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>Встать на колени у изголовья пострадавшего, подвести руки под плечи и приподнять его.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Іш ауруы кезінде ішуге бермеу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D007DB" w:rsidRDefault="00D007DB" w:rsidP="006F0D6B">
+    <w:p w:rsidR="00132142" w:rsidRDefault="00132142" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:firstLine="708"/>
-[...12 lines deleted...]
-        <w:t>Ни при каких условиях не разрешается самостоятельное  передвижение пострадавшего в случае повреждения нижних конечностей, черепа, органов грудной и брюшной полости.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               Тыныс алудың тоқтауы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D007DB" w:rsidRDefault="00D007DB" w:rsidP="006F0D6B">
+    <w:p w:rsidR="00132142" w:rsidRDefault="00132142" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-        <w:ind w:firstLine="708"/>
-[...13 lines deleted...]
-        <w:t>Если необходимо перенести пострадавшего на носилках, его укладывают осторожно, без сотрясения и в удобном для него положении. Всегда нужно стараться сохранить пострадавшему горизонтальное положение.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Керек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F0D6B" w:rsidRDefault="006F0D6B" w:rsidP="00E45C4F">
-[...18 lines deleted...]
-    <w:p w:rsidR="006F0D6B" w:rsidRDefault="006F0D6B" w:rsidP="006F0D6B">
+    <w:p w:rsidR="00132142" w:rsidRPr="00132142" w:rsidRDefault="00132142" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>при переломах костей черепа, повреждениях головы и головного мозга, при переломах позвоночника и костей таза пострадавшего транспортируют только в горизонтальном  положении;</w:t>
+        <w:t>За</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ымданушыны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а шал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F0D6B" w:rsidRDefault="006F0D6B" w:rsidP="006F0D6B">
+    <w:p w:rsidR="00132142" w:rsidRPr="00132142" w:rsidRDefault="00132142" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:t>я;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Саусақтармен астыңгы жақты созу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1A1A" w:rsidRDefault="001D1A1A" w:rsidP="006F0D6B">
+    <w:p w:rsidR="00132142" w:rsidRDefault="00132142" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>при ранениях грудной клетки пострадавшего укладывают на раненый бок или на спину в полусидящем положении;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мұрынды қысу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1A1A" w:rsidRDefault="001D1A1A" w:rsidP="006F0D6B">
+    <w:p w:rsidR="00132142" w:rsidRDefault="00DE3DBA" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>при ранении шеи  спереди пострадавшему придают полусидящее положение с наклоном головы к груди в сторону ранения;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тере</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оны за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қымданушының аузына үрлеу (мұрынға)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1A1A" w:rsidRDefault="001D1A1A" w:rsidP="006F0D6B">
+    <w:p w:rsidR="00DE3DBA" w:rsidRDefault="00DE3DBA" w:rsidP="00132142">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бұны минутына 12-14 реттен қайталау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE1804" w:rsidRDefault="00BE1804" w:rsidP="006F0D6B">
+    <w:p w:rsidR="00DE3DBA" w:rsidRDefault="00DE3DBA" w:rsidP="00DE3DBA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жүректің сыртына массаж</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE3DBA" w:rsidRDefault="00DE3DBA" w:rsidP="00DE3DBA">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Керек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE3DBA" w:rsidRDefault="00DE3DBA" w:rsidP="00DE3DBA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>при обморочных состояниях пострадавшего укладывают так, чтобы голова его была ниже ног;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зақымданушыны қатты тірекке арқасымен жатқызу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E67351" w:rsidRDefault="00BE1804" w:rsidP="00BE1804">
-[...160 lines deleted...]
-    <w:p w:rsidR="00F64027" w:rsidRDefault="00810F9E" w:rsidP="00F64027">
+    <w:p w:rsidR="00DE3DBA" w:rsidRDefault="00DE3DBA" w:rsidP="00DE3DBA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...52 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Оған төстіктің төменгі үштен бірі, үстіненге алақанмен қолға төмен қойсын – бұғаққа саусақтармен зақымдалған бағытталған басқа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64027" w:rsidRDefault="00810F9E" w:rsidP="00F64027">
+    <w:p w:rsidR="007A4FB7" w:rsidRPr="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="00DE3DBA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>авать пить при жалобах на боли в животе.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3-4 ырғақты басуларды 3-ші сантиметрдегі төстігін түпкірлей орнынан түсіре жасау. (мұрын) ауызға ауасының  үрлеуі зақымдалған 15-ші минуттардан кейін істеу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64027" w:rsidRPr="00B7249F" w:rsidRDefault="00F64027" w:rsidP="00F64027">
-[...45 lines deleted...]
-    <w:p w:rsidR="00F64027" w:rsidRDefault="00810F9E" w:rsidP="00F64027">
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="00DE3DBA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>апрокинуть голову пострадавшего назад;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Минутына 50-60 рет ырқақтан массажды жалғастыру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64027" w:rsidRDefault="00810F9E" w:rsidP="00F64027">
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Адамның жандануына дейін не өлім белгілері көрінгенге дейін массажды жалғастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қатты қан кету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Керек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>ттянуть пальцами нижнюю челюсть;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зақымдалған тамырды саусақпен басу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64027" w:rsidRDefault="00810F9E" w:rsidP="00F64027">
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>ажать нос;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Майып шектілікті дарымаушы белдікшесі тізе немесе шынтаққа салып күшті басу;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F64027" w:rsidRDefault="00810F9E" w:rsidP="00F64027">
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>делать глубокий вдох и выдохнуть воздух в рот (нос) пострадавшего;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бір жарым сағатан аспайтын бұрауы салсын, кейін бұраны не баяулатсын және, шектілік жылынып қызғылттанғанда жаңадан тарту; майлықпен жарақатқа ептеген қан кетулерде қысылсын және бинттеу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00810F9E" w:rsidP="00F64027">
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Аяқ-қол сүйектерінің сануы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Керек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4FB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A4FB7" w:rsidRPr="007A4FB7" w:rsidRDefault="007A4FB7" w:rsidP="007A4FB7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>овторять выдох с частотой 12-14 раз в минуту.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Стандартты шина немесе қол материалдарын салу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRPr="00B7249F" w:rsidRDefault="00B7249F" w:rsidP="00B7249F">
-[...47 lines deleted...]
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00810F9E" w:rsidP="00B7249F">
+    <w:p w:rsidR="007A4FB7" w:rsidRDefault="006F6767" w:rsidP="007A4FB7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>ложить пострадавшего спиной на твердую опору;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сынған аяқ не қолды жоғарыға қою;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00810F9E" w:rsidP="00B7249F">
+    <w:p w:rsidR="006F6767" w:rsidRPr="006F6767" w:rsidRDefault="006F6767" w:rsidP="007A4FB7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>оложить руку ладонью вниз на нижнюю треть грудины, поверх нее – другую, обращенную пальцами к подбородку пострадавшего;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Суық крмпресс жасау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00810F9E" w:rsidP="00B7249F">
+    <w:p w:rsidR="006F6767" w:rsidRPr="006F6767" w:rsidRDefault="006F6767" w:rsidP="007A4FB7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t>роизвести 3-4 ритмических нажатия, смещая грудину на 3-4 см вглубь. Через 15-30 мин делать вдувание воздуха в рот (нос) пострадавшего.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сезімденсіздендіру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00B7249F" w:rsidP="00B7249F">
+    <w:p w:rsidR="006F6767" w:rsidRDefault="006F6767" w:rsidP="006F6767">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Болмайды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F6767" w:rsidRDefault="006F6767" w:rsidP="006F6767">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>Продолжать массаж в ритме 50-60 надавливаний в минуту.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сынған сүйекті түзетуге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00B7249F" w:rsidP="00B7249F">
-[...57 lines deleted...]
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00B7249F" w:rsidP="00B7249F">
+    <w:p w:rsidR="006F6767" w:rsidRPr="006F6767" w:rsidRDefault="006F6767" w:rsidP="006F6767">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>Пережать поврежденный сосуд пальцем;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сүйек шығып тұрған жерге шинаны бірге салуға;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00B7249F" w:rsidP="00B7249F">
+    <w:p w:rsidR="006F6767" w:rsidRDefault="006F6767" w:rsidP="006F6767">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>Сильно согнуть поврежденную конечность, подложив под колено или локоть тканевый валик;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Грелка салуға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00B7249F" w:rsidP="00B7249F">
+    <w:p w:rsidR="006F6767" w:rsidRDefault="006F6767" w:rsidP="006F6767">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>Наложить жгут не более чем на полтора часа, после чего ослабить скрутку и, когда конечность потеплеет и порозовеет, снова затянуть;</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қажетсіздіктен кіим не аяқ киімді шешуге (сынған жердегі киімді жырту)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRDefault="00B7249F" w:rsidP="00B7249F">
-[...18 lines deleted...]
-        <w:t>При небольших кровотечениях прижать рану салфеткой и забинтовать.</w:t>
+    <w:p w:rsidR="00087DC9" w:rsidRPr="00087DC9" w:rsidRDefault="00087DC9" w:rsidP="00087DC9">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="18" w:space="9" w:color="51B8F2"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087DC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Хирург дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00087DC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00087DC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ігері</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1BBF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00087DC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Есмагамбет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00087DC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087DC9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7249F" w:rsidRPr="00E57614" w:rsidRDefault="00B7249F" w:rsidP="00B7249F">
-[...339 lines deleted...]
-    <w:sectPr w:rsidR="00D45B5B" w:rsidSect="00E45C4F">
+    <w:sectPr w:rsidR="00087DC9" w:rsidRPr="00087DC9" w:rsidSect="00087DC9">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="709" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -3816,101 +4141,104 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00550239"/>
+    <w:rsid w:val="00087DC9"/>
     <w:rsid w:val="00132142"/>
     <w:rsid w:val="001D1A1A"/>
     <w:rsid w:val="001D29C0"/>
     <w:rsid w:val="002425E8"/>
-    <w:rsid w:val="002A00A2"/>
     <w:rsid w:val="002E45F7"/>
     <w:rsid w:val="00321B31"/>
-    <w:rsid w:val="00383C42"/>
     <w:rsid w:val="00550239"/>
     <w:rsid w:val="005B4606"/>
     <w:rsid w:val="00640D43"/>
     <w:rsid w:val="006445FC"/>
     <w:rsid w:val="006952EF"/>
     <w:rsid w:val="006B3390"/>
     <w:rsid w:val="006F0D6B"/>
     <w:rsid w:val="006F6767"/>
+    <w:rsid w:val="00747F4B"/>
     <w:rsid w:val="007A4FB7"/>
     <w:rsid w:val="00810F9E"/>
+    <w:rsid w:val="00831678"/>
     <w:rsid w:val="00B7249F"/>
     <w:rsid w:val="00B95AAD"/>
     <w:rsid w:val="00BE1804"/>
     <w:rsid w:val="00C32DB0"/>
     <w:rsid w:val="00D007DB"/>
     <w:rsid w:val="00D064FF"/>
     <w:rsid w:val="00D45B5B"/>
     <w:rsid w:val="00D635AE"/>
     <w:rsid w:val="00D7408F"/>
     <w:rsid w:val="00DE3DBA"/>
     <w:rsid w:val="00E45C4F"/>
     <w:rsid w:val="00E57614"/>
     <w:rsid w:val="00E67351"/>
+    <w:rsid w:val="00EA1BBF"/>
+    <w:rsid w:val="00EA5489"/>
     <w:rsid w:val="00F64027"/>
     <w:rsid w:val="00FE5B61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7170"/>
+    <o:shapedefaults v:ext="edit" spidmax="8194"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -4037,92 +4365,140 @@
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D635AE"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00087DC9"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00550239"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00087DC9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:divs>
+    <w:div w:id="700784806">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -4376,70 +4752,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5857</Characters>
+  <Pages>1</Pages>
+  <Words>658</Words>
+  <Characters>3756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>shrcrb</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6871</CharactersWithSpaces>
+  <CharactersWithSpaces>4406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>user</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>