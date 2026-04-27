--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -3,1122 +3,2836 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00E8687C" w:rsidRPr="00457C78" w:rsidRDefault="00C87FC1" w:rsidP="00E8687C">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Выбери поликлинику</w:t>
+        <w:t>Емхананы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таңда</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8687C" w:rsidRPr="00457C78" w:rsidRDefault="00E8687C" w:rsidP="00E8687C">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001A4787" w:rsidRDefault="00457C78" w:rsidP="00FF1280">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2017 жылғы 15 қыркүйектен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, бастапқы медициналы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қ-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">санитарлық көмек көрсететін, денсаулық сақтау </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>субъектілеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азаматтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жөніндегі науқан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>басталды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017 жылғы 15 қарашаға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұзартылады. Науқанды өткізу кезеңінде </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азаматтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>клиникаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таңдай </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мүмкіндігіне </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ие</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2018 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD7D5F" w:rsidRPr="00457C78" w:rsidRDefault="001A4787" w:rsidP="00FF1280">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00AD7D5F">
-[...4 lines deleted...]
-        <w:t>поликлиника</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>С</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00AD7D5F">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> в период Кампании прикрепления. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>із</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелінген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>емхана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сізге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұнайтын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сізге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науқан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қайтадан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қажет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933C0E" w:rsidRPr="00457C78" w:rsidRDefault="00457C78" w:rsidP="00933C0E">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...95 lines deleted...]
-        <w:t>.</w:t>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ғындардың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>білуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Тегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медициналық көмектің </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кепілді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көлемі шеңберінде және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әлеуметтік медициналық сақтандыру жүйесінде медициналық қызметтерді көрсетуге үміткер, тек қана денсаулық сақтау субъектілерінің мәліметтер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>базасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелінген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, денсаулық сақтау ұйымдарының </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науқаны өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00933C0E" w:rsidRPr="00655106" w:rsidRDefault="00457C78" w:rsidP="00933C0E">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="ru-RU"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="StrongEmphasis"/>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">енсаулық сақтау субъектілерінің мәліметтер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>базасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Фонда – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00655106">
-[...1 lines deleted...]
-          <w:rStyle w:val="StrongEmphasis"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:t>fms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00655106" w:rsidRPr="00655106">
-[...1 lines deleted...]
-          <w:rStyle w:val="StrongEmphasis"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00655106">
-[...1 lines deleted...]
-          <w:rStyle w:val="StrongEmphasis"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:t>kz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00655106" w:rsidRPr="00655106">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сайтында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орналасқан.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF1280" w:rsidRPr="00457C78" w:rsidRDefault="00933C0E" w:rsidP="00D87343">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
+      <w:pPr>
+        <w:pStyle w:val="Textbody"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Азаматтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> емханаға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тұрақты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уақытша тұру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, жұмысы, оқуы, дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ігерді, медициналық ұйымдарды </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әкімшілік-аймақтық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бірлік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шегінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еркін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таңдау құқығын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>есепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алумен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>асырылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00457C78">
-[...25 lines deleted...]
-        <w:t>, с учетом права свободного выбора врача, медицинской организации в пределах одной административно-территориальной единицы.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Таңдалған </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>емхана</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тәсілмен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Емханаға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>басын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>растайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құжаттармен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>келу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>орында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бас дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ігердің </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>атына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еркін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>нысанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өтініш </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жазу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Электронды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үкімет» (е</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>gov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>веб-порталы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы сұрау салу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00605869" w:rsidRPr="00457C78" w:rsidRDefault="00605869" w:rsidP="00605869">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00457C78">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> «Электронного правительства» (</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Азамат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өз отбасының мүшелерін де олардың жоқ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Оған </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін емхананың бас дә</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00062761" w:rsidRPr="00457C78">
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00062761" w:rsidRPr="00457C78">
-[...26 lines deleted...]
-        <w:t>).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ігері </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>атына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазған олардың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жазбаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысандағы өтініштері, сондай-ақ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелінетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> барлық отбасыларының </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> куәліктерін ұсынса болғаны.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00033F17" w:rsidRDefault="00457C78" w:rsidP="00605869">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> поликлиники, а также удостоверения личности всех прикрепляемых членов семьи.</w:t>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелінетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адамның </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шамасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18-ден </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кіші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>онда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркейтін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>лғаны</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ң </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> куәлігі және оның заңды өкілінің (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қамқоршылар) құжаттары, сондай-ақ өкілдің өтініші болған жағдайда оны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00457C78" w:rsidRDefault="002767DC" w:rsidP="00605869">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">         Если возраст прикрепляемого менее 18 лет, то прикрепить его можно при наличии документа, удостоверяющего личность прикрепляемого лица и его законного представителя (родителей или опекунов</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Қазақстан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аумағында тұрақты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уақытша тұрып жатқан </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шетелдіктер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және азаматтығы жоқ тұлғалар, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науқаны кезеңінде </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелуді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>еш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кедергіссіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>асыра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA4B7D" w:rsidRPr="00AA4B7D" w:rsidRDefault="00AA4B7D" w:rsidP="00AA4B7D">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Айтып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>азамат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таңдап алған емхананың қызмет көрсететін аумағында тұрмайтын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, және дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ігерді үйге шақырту қызметінен бас тартпауға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>келісім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>бермеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>онда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>емхана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеуден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бас тартуға құқылы. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қатар, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>емханада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркелінгендар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> саны </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>арт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қан жағдайда да бас </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тарта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>алады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00527DED" w:rsidRPr="003D262B" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> или временно проживающие на территории республики Казахстан, могут беспрепятственно осуществить прикрепление в период кампании прикрепления.</w:t>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Сіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науқаны </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> толығ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ыра</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қ ақпаратты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сайтта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әлеуметтік медициналық сақтандыру қоры" КЕАҚ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+        </w:rPr>
+        <w:t>Facebook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+        </w:rPr>
+        <w:t>instagram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>fms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aa"/>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - әлеуметтік </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>желілеріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> біздің парақшаларда табуға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не бірыңғай </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+        </w:rPr>
+        <w:t>Call</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+        </w:rPr>
+        <w:t>center</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1414 телефоны арқылы кеңес алуға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman CYR"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA4B7D" w:rsidRPr="00DC5CE1" w:rsidRDefault="00DC5CE1" w:rsidP="00DC5CE1">
-[...28 lines deleted...]
-    <w:p w:rsidR="00457C78" w:rsidRPr="00655106" w:rsidRDefault="00457C78" w:rsidP="00457C78">
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...198 lines deleted...]
-      </w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF1280" w:rsidRPr="00222790" w:rsidRDefault="00457C78" w:rsidP="00605869">
-[...23 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED"/>
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED"/>
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED"/>
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED"/>
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED"/>
+    <w:p w:rsidR="00527DED" w:rsidRDefault="00527DED" w:rsidP="00527DED">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00FF1280" w:rsidRDefault="00FF1280" w:rsidP="00FF1280">
-[...82 lines deleted...]
-    <w:sectPr w:rsidR="00C72021" w:rsidSect="00033F17">
+    <w:sectPr w:rsidR="00527DED" w:rsidSect="00033F17">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B5A64" w:rsidRDefault="003B5A64" w:rsidP="00C72021">
+    <w:p w:rsidR="00C51646" w:rsidRDefault="00C51646" w:rsidP="00C72021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B5A64" w:rsidRDefault="003B5A64" w:rsidP="00C72021">
+    <w:p w:rsidR="00C51646" w:rsidRDefault="00C51646" w:rsidP="00C72021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B5A64" w:rsidRDefault="003B5A64" w:rsidP="00C72021">
+    <w:p w:rsidR="00C51646" w:rsidRDefault="00C51646" w:rsidP="00C72021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B5A64" w:rsidRDefault="003B5A64" w:rsidP="00C72021">
+    <w:p w:rsidR="00C51646" w:rsidRDefault="00C51646" w:rsidP="00C72021">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="09540E8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD1CB28E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1480,73 +3194,72 @@
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="0039322F"/>
     <w:rsid w:val="00033F17"/>
     <w:rsid w:val="00034CE3"/>
     <w:rsid w:val="00062761"/>
     <w:rsid w:val="000E48E8"/>
     <w:rsid w:val="001A4787"/>
     <w:rsid w:val="001D1F23"/>
     <w:rsid w:val="00222790"/>
     <w:rsid w:val="002767DC"/>
     <w:rsid w:val="00291CEA"/>
     <w:rsid w:val="0039322F"/>
-    <w:rsid w:val="003B5A64"/>
-    <w:rsid w:val="003D38F6"/>
     <w:rsid w:val="00430511"/>
     <w:rsid w:val="004337BB"/>
     <w:rsid w:val="00442DF0"/>
     <w:rsid w:val="00457C78"/>
     <w:rsid w:val="004A49E2"/>
     <w:rsid w:val="00527DED"/>
     <w:rsid w:val="0056559A"/>
     <w:rsid w:val="00605869"/>
     <w:rsid w:val="00655106"/>
     <w:rsid w:val="007C44EE"/>
     <w:rsid w:val="007C7466"/>
     <w:rsid w:val="008970BF"/>
     <w:rsid w:val="00933C0E"/>
     <w:rsid w:val="00937EB5"/>
     <w:rsid w:val="0097228D"/>
     <w:rsid w:val="00AA4B7D"/>
     <w:rsid w:val="00AD7D5F"/>
     <w:rsid w:val="00AE1792"/>
     <w:rsid w:val="00AE7268"/>
     <w:rsid w:val="00B06853"/>
     <w:rsid w:val="00B64B7D"/>
+    <w:rsid w:val="00C51646"/>
     <w:rsid w:val="00C72021"/>
     <w:rsid w:val="00C87FC1"/>
     <w:rsid w:val="00D56ACC"/>
     <w:rsid w:val="00D87343"/>
     <w:rsid w:val="00DB010A"/>
     <w:rsid w:val="00DC5CE1"/>
     <w:rsid w:val="00E80C35"/>
     <w:rsid w:val="00E8687C"/>
     <w:rsid w:val="00F6532B"/>
     <w:rsid w:val="00FF1280"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -2496,66 +4209,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>407</Words>
-  <Characters>2322</Characters>
+  <Words>385</Words>
+  <Characters>2195</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2724</CharactersWithSpaces>
+  <CharactersWithSpaces>2575</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>