--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,667 +1,476 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="001F6A85" w:rsidRPr="006073EE" w:rsidRDefault="001F6A85" w:rsidP="001F6A85">
+    <w:p w:rsidR="00DB7765" w:rsidRPr="00514587" w:rsidRDefault="00514587" w:rsidP="00F85D75">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="001F6A85" w:rsidRPr="00C70551" w:rsidRDefault="001F6A85" w:rsidP="001F6A85">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Міндетті әлеуметтік медициналық сақтандыру жүйесіндегі шетелдіктер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00514587" w:rsidRDefault="00781B1B" w:rsidP="00C70551">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70551">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...196 lines deleted...]
-    <w:p w:rsidR="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="001F6A85">
+      <w:r w:rsidR="00C70551">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF5242" w:rsidRDefault="00DF5242" w:rsidP="00DF5242">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Медициналық сақтандыру жүйесі мемлекеттің, жұмыс ұсынушының және азаматтың жауапкершілігі қағидасына негізделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF5242" w:rsidRDefault="00C70551" w:rsidP="00DF5242">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00DF5242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шетелдіктер және оның отбасы мүшелері (бірге тұрып жатқан күйеуі (әйелі) және балалары) және Қазақстан Республикасы аумағында тұрақты немесе уақытша тұрып жатқан, азаматтығы жоқ тұлғалар, сондай-ақ қандастар, құқықтарға ие және Қазақстан Республикасы азаматтарымен тең дәрежеде міндетті медициналық сақтандыру жүйесі жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E1436" w:rsidRPr="00DF5242" w:rsidRDefault="00DF5242" w:rsidP="00DF5242">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00610BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шетел азаматтары 2017 жылғы 15 қыркүйектен басталып, 15 қарашаға дейін жалғасын табатын, медициналық санитарлық көмек кқрсететін, денсаулық сақтау объектілеріне азаматтардың тіркелуі жөніндегі науқан кезінде емханаға еш кедергіссіз тіркелуді іске асыра алады. </w:t>
+      </w:r>
+      <w:r w:rsidR="00207989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Емхана қызметкерлері жоғарыда аталған тұлғалардан өтінішті қабылдап, тіркеуді іске асыруға міндетті. Тек бір емханаға тіркелуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB382E" w:rsidRDefault="00F85D75" w:rsidP="00207989">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF5242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00207989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2018 жылғы 1 қаңтардан бастап аталған санаттағы азаматтар тегін медициналық көмектің кепілді көлемі шеңберінде және міндетті әлеуметтік медициналық сақтандыру жүйесінде, жарналар мөлшеріне қарамастан, қажетті көлемде медициналық көмекті алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00207989" w:rsidRDefault="00207989" w:rsidP="00207989">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="001F6A85">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E4C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>МӘМС пакеті бойынша қызметтерді алу үшін, МӘМС Қорына ай сайын «Мемлекеттік корпорация» КЕАҚ «Азаматтарға арналған үкімет» арқылы аударымдар және (немесе) жарналар түссе болғаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB74F2" w:rsidRPr="00FB74F2" w:rsidRDefault="00FB74F2" w:rsidP="00FB74F2">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C70551">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB74F2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AB382E">
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Міндетті әлеуметтік медициналық сақтандыру жүйесінде шетелдерге медициналық көмек көрсету туралы </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...31 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ауқымды </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00FB74F2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00AB382E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ақпаратты Сіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB74F2">
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00AB382E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Фонда – fms.kz</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB382E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB74F2">
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB382E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Facebook, instagram - @fms.kz</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB382E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әлеуметтік желілерде, немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB74F2">
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB382E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Call-center 1414</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB382E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> телефоны бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB74F2">
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...88 lines deleted...]
-    <w:p w:rsidR="001F6A85" w:rsidRPr="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="000E48A0">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>таба аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E4C74" w:rsidRPr="00207989" w:rsidRDefault="00FB74F2" w:rsidP="00207989">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB382E" w:rsidRPr="00FB74F2" w:rsidRDefault="00AB382E" w:rsidP="00AB382E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB7765" w:rsidRDefault="00DB7765" w:rsidP="000E48A0">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="000E48A0">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F6A85" w:rsidRPr="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="000E48A0">
+    <w:p w:rsidR="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="000E48A0">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001F6A85" w:rsidRPr="001F6A85" w:rsidSect="00446FF4">
+    <w:p w:rsidR="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="000E48A0">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="000E48A0">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F6A85" w:rsidRDefault="001F6A85" w:rsidP="000E48A0">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001F6A85" w:rsidSect="00446FF4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -702,51 +511,50 @@
     <w:rsid w:val="000512DA"/>
     <w:rsid w:val="000E48A0"/>
     <w:rsid w:val="001F1967"/>
     <w:rsid w:val="001F6A85"/>
     <w:rsid w:val="00207989"/>
     <w:rsid w:val="00260BBD"/>
     <w:rsid w:val="00446FF4"/>
     <w:rsid w:val="00514587"/>
     <w:rsid w:val="005C1C77"/>
     <w:rsid w:val="006073EE"/>
     <w:rsid w:val="00610BCC"/>
     <w:rsid w:val="006E1436"/>
     <w:rsid w:val="006E4C74"/>
     <w:rsid w:val="00781B1B"/>
     <w:rsid w:val="00832B95"/>
     <w:rsid w:val="008A7F46"/>
     <w:rsid w:val="00AB382E"/>
     <w:rsid w:val="00B46094"/>
     <w:rsid w:val="00B75C6F"/>
     <w:rsid w:val="00C044DC"/>
     <w:rsid w:val="00C23A9B"/>
     <w:rsid w:val="00C70551"/>
     <w:rsid w:val="00DB7765"/>
     <w:rsid w:val="00DE1154"/>
     <w:rsid w:val="00DF5242"/>
-    <w:rsid w:val="00F503B3"/>
     <w:rsid w:val="00F85D75"/>
     <w:rsid w:val="00FB74F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1472,65 +1280,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>245</Words>
-  <Characters>1400</Characters>
+  <Words>238</Words>
+  <Characters>1361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1642</CharactersWithSpaces>
+  <CharactersWithSpaces>1596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>