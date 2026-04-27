--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,1100 +1,1166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="007D4EE1" w:rsidRDefault="00BC5B8C" w:rsidP="00635D09">
+    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00BE1CC7" w:rsidP="003C4F15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BC5B8C">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1CC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BC5B8C" w:rsidRDefault="00BC5B8C" w:rsidP="00635D09">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жіті инульт пен жіті инфаркттің алдын алу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00BE1CC7" w:rsidP="003C4F15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BC5B8C" w:rsidRDefault="00BC5B8C" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ИНСУЛЬТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мырларының зақымдалуыменмидағы қанайналымының жіті бұзылуы (МҚЖБ). Жіті инсульттің даму белгілері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00BE1CC7" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BC5B8C" w:rsidRDefault="00BC5B8C" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Беттің жарты бөлігінің жансыздануы және жымиюдың симметриялы болмауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00BE1CC7" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BC5B8C" w:rsidRDefault="00BC5B8C" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қол мен аяқтың немесе бір жақ дененің әлсізденуіжәне жансыздануы, жүрістің бұзуылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00BE1CC7" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BC5B8C" w:rsidRDefault="00BC5B8C" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сөздің анық болмауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00BE1CC7" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00BC5B8C" w:rsidRDefault="00F3090E" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кенеттен бастың ауруының пайда болуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00AD5612" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F3090E" w:rsidRDefault="00F3090E" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көздің көруінің нашарлауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD5612" w:rsidRDefault="00AD5612" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F3090E" w:rsidRPr="00F3090E" w:rsidRDefault="00F3090E" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұйқының келуі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD5612" w:rsidRPr="00AD5612" w:rsidRDefault="00AD5612" w:rsidP="003C4F15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F3090E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5612">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F3090E" w:rsidRPr="00F3090E" w:rsidRDefault="00F3090E" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>103 – жедел медициналық көмекбригадасын шақыру қажет! АЛҒ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5612">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ШҚЫ 3 САҒАТ БӘРІН ШЕШЕДІ!!!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD5612" w:rsidRPr="00AD5612" w:rsidRDefault="00AD5612" w:rsidP="003C4F15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F3090E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...24 lines deleted...]
-    <w:p w:rsidR="00F3090E" w:rsidRDefault="00F3090E" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жедел жәрдем келгенше:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00AD5612" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w:rsidR="002D08F1" w:rsidRDefault="002D08F1" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мойыны бүгіліп,қанның ағысының нашарламауы үшін бас пен иықты жастыққа қойып науқасты көлденеңінен жатқызу керек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD5612" w:rsidRDefault="00AD5612" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="002D08F1" w:rsidRDefault="002D08F1" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тыныс алуды қиындататын киімнің алдын ашып, таза ауаның келуіне ықпал ету керек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1CB3" w:rsidRDefault="001C1CB3" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="002D08F1" w:rsidRDefault="002D08F1" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тіссауытты алып тастау қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1CB3" w:rsidRDefault="001C1CB3" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="002D08F1" w:rsidRDefault="002D08F1" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Егер науқас құсып жатса, басып бір жаққа қисайтып, құсықтың тыныс алу жолына кетпеуі және тілдің артқа кетпеуі үшін қүсықты шығару керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1CB3" w:rsidRDefault="001C1CB3" w:rsidP="003C4F15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D08F1">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1CB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00D17A29" w:rsidRDefault="00D17A29" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖІТІ КОРОНАРЛЫҚ СИНДРОМ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жүректі қанмен қамтамасыз етудің жіті бұзылауы. Жіті инфаркттің даму белгілері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C1CB3" w:rsidRDefault="001C1CB3" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D17A29">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тыныштықта кеуденің немесе сол жақ кеуденің сол иыққа,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолға, мойын мен төменгі жаққа беріліп,жауырынаралығының, құрсақ жақтың 20 минуттан аса ұзақ қысылып ауыруы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96315" w:rsidRDefault="00E96315" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...49 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>103 – жедел медициналық көмек бригадасын шақыру қажет! Бастапқы белгілер пайда болған алғашқы сағат маңызды!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E96315" w:rsidRDefault="00E96315" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жедел жәрдем келгенше, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">егер кеуденің ауыруы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>20 минуттан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">асса, дене жүктемесін тоқтатып, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>150-300 мг асперинді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001941A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шайнап жеу және артериялық қан қасым сынап бағанасынан кемінде 90 мм болған жағдайда тілдің астына нитроглицерин қою қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D17A29">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001941A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...154 lines deleted...]
-    <w:p w:rsidR="00D17A29" w:rsidRDefault="00205937" w:rsidP="00635D09">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жіті инсульт пен инфаркттің дамуына ықпал еретін қауіпті факторлар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRPr="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001941A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Темекі шегу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001941A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алкогольді ішімдікті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001941A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шамадан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тыс тұтыну</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Дұрыс тамақтанбау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Төмен дене белсенділігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жоғары артериялық қан қысымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Қан құрамындағы холестерин деңгейінің жоғары болуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Артық дене салмаға, семіздік</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қан құрамындаға қант мөлшерінің жоғары болуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Күйзеліс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRPr="001941A5" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001941A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Инфаркт пен инсульттің дамуының алдың алып, өмір сапасын жақсартып және өмір жасын ұзартасыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="000A56C5" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Артериялық қан қысымыңызды бағалауда ұстаныз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A56C5" w:rsidRDefault="000A56C5" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Дене салмағын бақылаңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A56C5" w:rsidRDefault="000A56C5" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қан құрамындағы қанттың мөлшерін бақылаңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A56C5" w:rsidRDefault="000A56C5" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қан құрамындағы холестерин деңгейін бақылаңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001941A5" w:rsidRDefault="000A56C5" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өмір салтын өзгертіп – темекіден бас тартыңыз, күніне кемінде 30 минут дене белсенділігімен айналысыңыз, күнделікті жеміс пен көкөністі тұтыныңыз, ас үлесінде тұз, май мен қанттың болуын шектеңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C4F15" w:rsidRDefault="003C4F15" w:rsidP="003C4F15">
+      <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4F15" w:rsidRDefault="003C4F15" w:rsidP="003C4F15">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00205937" w:rsidRDefault="00205937" w:rsidP="00635D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0061051D" w:rsidRPr="003C4F15" w:rsidRDefault="003C4F15" w:rsidP="003C4F15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...52 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="003C4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Невропатолог дә</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Измените</w:t>
+      <w:r w:rsidRPr="003C4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Врач невропатолог: </w:t>
+      <w:r w:rsidRPr="003C4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ігері </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="0061051D" w:rsidRPr="003C4F15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Швацкая</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="0061051D" w:rsidRPr="003C4F15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Л.К.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE1CC7" w:rsidRDefault="00BE1CC7" w:rsidP="00635D09">
-[...69 lines deleted...]
-    <w:sectPr w:rsidR="00BE1CC7" w:rsidSect="007D4EE1">
+    <w:p w:rsidR="001941A5" w:rsidRPr="00E96315" w:rsidRDefault="001941A5" w:rsidP="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003C4F15" w:rsidRPr="00E96315" w:rsidRDefault="003C4F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003C4F15" w:rsidRPr="00E96315" w:rsidSect="007D4EE1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1825,51 +1891,53 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00BC5B8C"/>
     <w:rsid w:val="000A56C5"/>
     <w:rsid w:val="00121721"/>
     <w:rsid w:val="0019139E"/>
     <w:rsid w:val="001941A5"/>
     <w:rsid w:val="001C1CB3"/>
     <w:rsid w:val="00205937"/>
     <w:rsid w:val="002B7A78"/>
     <w:rsid w:val="002D08F1"/>
+    <w:rsid w:val="003C4F15"/>
     <w:rsid w:val="004E4B73"/>
+    <w:rsid w:val="0061051D"/>
     <w:rsid w:val="00635D09"/>
     <w:rsid w:val="007D4EE1"/>
     <w:rsid w:val="008F3E34"/>
     <w:rsid w:val="00AD5612"/>
     <w:rsid w:val="00BC5B8C"/>
     <w:rsid w:val="00BE1CC7"/>
     <w:rsid w:val="00D17A29"/>
     <w:rsid w:val="00D40C6F"/>
     <w:rsid w:val="00E96315"/>
     <w:rsid w:val="00F3090E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
@@ -2366,65 +2434,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>353</Words>
-  <Characters>2014</Characters>
+  <Words>344</Words>
+  <Characters>1963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2363</CharactersWithSpaces>
+  <CharactersWithSpaces>2303</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user 40</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>