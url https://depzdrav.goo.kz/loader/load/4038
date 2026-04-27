--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,572 +1,699 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="007E5D21" w:rsidRDefault="00841A01" w:rsidP="007D7601">
+    <w:p w:rsidR="00F52252" w:rsidRDefault="00F52252" w:rsidP="00F52252">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007D7601">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F52252">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D7601">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қант диабеті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52252">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007D7601" w:rsidRPr="007D7601">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ұйқыбез жеткілікті мөлшерде инсулинді өндірмейді немесе ол өндірген инсулинді ағза тиімді қолдана алмаған жағдайда дамитын созылмалы ауру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F52252" w:rsidRDefault="00F52252" w:rsidP="00F52252">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...273 lines deleted...]
-    <w:p w:rsidR="007D7601" w:rsidRPr="00F52252" w:rsidRDefault="007D7601" w:rsidP="007D7601">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қант диабетінің дамуының қауіпті факторлары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F52252" w:rsidRPr="00B30553" w:rsidRDefault="00F52252" w:rsidP="00F52252">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007D7601" w:rsidRPr="00F52252" w:rsidRDefault="007D7601" w:rsidP="007D7601">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45 жас және одан жоғары </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F52252" w:rsidRPr="00B30553" w:rsidRDefault="00F52252" w:rsidP="00F52252">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="007D7601" w:rsidRPr="00F52252" w:rsidRDefault="00F52252" w:rsidP="007D7601">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Отбасында қант диабетімен ауырған  адамның болуы (тұқымқуал</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30553" w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аушылық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRPr="00B30553" w:rsidRDefault="00B30553" w:rsidP="00F52252">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00F52252" w:rsidRDefault="00F52252" w:rsidP="007D7601">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Дұрыс тамақтанбау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRPr="00B30553" w:rsidRDefault="00B30553" w:rsidP="00F52252">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00617BA8" w:rsidRPr="007769B7" w:rsidRDefault="00F52252" w:rsidP="00617BA8">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Аз қимылды өмір салты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00F52252">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Дене салмағының артық болуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қант диабетінің белгілері</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зәрдің шамадан тыс бөлінуі (полиурия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...33 lines deleted...]
-    <w:sectPr w:rsidR="008A09B8" w:rsidRPr="00617BA8" w:rsidSect="007E5D21">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шөлдеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>полидипсия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Үнемі аштықты сезіну</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Салмақ тастау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көру жанарының нашарлауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шаршау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қалай қант диабетінің дамуының алдын алуға болады? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30553">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қалыпты дене салмағын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRDefault="00617BA8" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кемінде 30 минут дене белсенділігімен күнделікті айналысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00617BA8" w:rsidRDefault="00617BA8" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қант пен майды тұтынуды азайту:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00617BA8" w:rsidRDefault="00617BA8" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Күніне 5 рет жеміс пен көкөністерді тұтыну</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00617BA8" w:rsidRPr="00B30553" w:rsidRDefault="00617BA8" w:rsidP="00B30553">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Темекі мен алкогольдік ішімдікті тұтынудан аулақ болуы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A09B8" w:rsidRDefault="008A09B8" w:rsidP="008A09B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A09B8" w:rsidRPr="008A09B8" w:rsidRDefault="008A09B8" w:rsidP="008A09B8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="008A09B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          </w:rPr>
+          <w:t>Терапевт дәрігер Рыжая А.В.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRPr="00617BA8" w:rsidRDefault="00B30553" w:rsidP="00617BA8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B30553" w:rsidRPr="00B30553" w:rsidRDefault="00B30553" w:rsidP="00B30553">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B30553" w:rsidRPr="00B30553" w:rsidSect="007E5D21">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="22497DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85D84470"/>
     <w:lvl w:ilvl="0" w:tplc="56F2F8A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1243,50 +1370,51 @@
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00841A01"/>
+    <w:rsid w:val="000E7424"/>
     <w:rsid w:val="002A06BF"/>
     <w:rsid w:val="002D31AF"/>
     <w:rsid w:val="00574092"/>
     <w:rsid w:val="00617BA8"/>
     <w:rsid w:val="007711A8"/>
     <w:rsid w:val="007769B7"/>
     <w:rsid w:val="007D7601"/>
     <w:rsid w:val="007E5D21"/>
     <w:rsid w:val="00841A01"/>
     <w:rsid w:val="008A09B8"/>
     <w:rsid w:val="00B30553"/>
     <w:rsid w:val="00B31441"/>
     <w:rsid w:val="00F52252"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1557,51 +1685,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
     <w:div w:id="811288250">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://depzdrav.gov.kz/52/wp-content/uploads/sites/45/2017/05/%D0%90%D0%93-%D0%BA%D0%B0%D0%B7-%D0%B2-%D0%BC%D0%B0%D1%80%D0%B0%D0%BB%D0%B4%D1%8B.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1848,65 +1976,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>125</Words>
-  <Characters>717</Characters>
+  <Words>147</Words>
+  <Characters>839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>841</CharactersWithSpaces>
+  <CharactersWithSpaces>985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user 40</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>