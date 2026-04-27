--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,1071 +1,462 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="007B4478" w:rsidRDefault="007B4478" w:rsidP="00BB1BD6">
+    <w:p w:rsidR="0080429E" w:rsidRDefault="0080429E" w:rsidP="009F4F45">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Медициналық қызметтерге өз құқығыңды біл</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080429E" w:rsidRDefault="0080429E" w:rsidP="00807085">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...78 lines deleted...]
-        <w:t>медицинские услуги</w:t>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Міндетті әлеуметтік медициналық сақтандыруды енгізумен Сіз</w:t>
+      </w:r>
+      <w:r w:rsidR="00014229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дің, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>фармацевтикалық қызметтерді жеткізуші ретінде, әлеуметтік медициналық сақтандыру қорымен тіркелінген, әр дәріханаға жеткізілетін, дәрілік заттар тізімінің құрамы бойынша кеңейтілген және жақсартылған сапалы медициналық көмекке жолыңыз ашылады</w:t>
+      </w:r>
+      <w:r w:rsidR="00014229">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00171233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сіз тегін медициналық көмектің кепілді көлемімен қарастырылған қызметтер үшін барлық төлем түрлерінен босатылатын боласыз. Денсаулық сақтау жүйесінің сақтандыру үлгісін</w:t>
+      </w:r>
+      <w:r w:rsidR="00A952F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">де </w:t>
+      </w:r>
+      <w:r w:rsidR="00171233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орталық</w:t>
+      </w:r>
+      <w:r w:rsidR="00A952F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> буын</w:t>
+      </w:r>
+      <w:r w:rsidR="00171233">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пациент болып табылады. Қазақстанның барлық сақтандырылған тұрғындары, өздерінің кірістері мен беделдеріне сай, жарналар төлей отыра, өздеріне қажетті медициналық көмектің бірыңғай пакетін ала алады. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB1BD6" w:rsidRPr="00BB1BD6" w:rsidRDefault="00BB1BD6" w:rsidP="00BB1BD6">
+    <w:p w:rsidR="0080429E" w:rsidRDefault="009F4C53" w:rsidP="00807085">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Міндетті әлеуметтік медициналық сақтандыру жүйесінде сақтандырылған тұлғалар үшін келесі қызметтердің жиынтығы көрсетіледі: амбулаториялық-емханалық көмек: қабылдау және кеңес беру,  алдын алу, диагностикалау, емдеу; стационар алмастырушы көмек, стационарлық көмек; емдеу-және сауықтыру, паллиативтік көмек және медбикелік күтім, жоғары технологиялық қызметтер, кейбір дәрілі</w:t>
+      </w:r>
+      <w:r w:rsidR="00032246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заттармен қамтылу.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="009F4F45" w:rsidRDefault="007B4478" w:rsidP="00BB1BD6">
+    <w:p w:rsidR="0062125E" w:rsidRDefault="009F4C53" w:rsidP="00807085">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...77 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Барлық азаматтар үшін, міндетті әлеуметтік медициналық сақтандыру жүйесінен тыс, </w:t>
+      </w:r>
+      <w:r w:rsidR="00032246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>базалық қызметтер жиынтығы</w:t>
+      </w:r>
+      <w:r w:rsidR="00032246" w:rsidRPr="00032246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C229D">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00032246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тегін медициналық көмектің кепілді көлемімен</w:t>
+      </w:r>
+      <w:r w:rsidR="0062125E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шектеледі, нақтырақ айтсақ: әлеуметтік-маңызды ауруларды емдеу, екпелер, жедел жәрдем, санитарлық авиация, шұғыл көмек.</w:t>
+      </w:r>
+      <w:r w:rsidR="00032246">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B4478">
-[...102 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="00807085" w:rsidRPr="00807085" w:rsidRDefault="00807085" w:rsidP="00807085">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="88"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...82 lines deleted...]
-        <w:t>.</w:t>
+          <w:i/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Міндетті әлеуметтік медициналық сақтандыру жүйесінде медициналық </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1BD6" w:rsidRPr="00BB1BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметтерді алу үшін өз құқығыңыз </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB1BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>туралы ауқымды ақпаратты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807085">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сіз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807085">
+        <w:rPr>
+          <w:rStyle w:val="StrongEmphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Фонда – fms.kz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807085">
+        <w:rPr>
+          <w:rStyle w:val="StrongEmphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, Facebook, instagram - @fms.kz әлеуметтік желілерде, немесе Call-center 1414 телефоны бойынша таба аласыз</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B4E67" w:rsidRPr="009F4F45" w:rsidRDefault="007C229D" w:rsidP="00BB1BD6">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="0062125E" w:rsidRDefault="0062125E" w:rsidP="009F4C53">
+      <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...297 lines deleted...]
-      <w:r w:rsidR="009F4F45">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00807085" w:rsidRDefault="00807085" w:rsidP="009F4C53">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00807085" w:rsidRDefault="00807085" w:rsidP="009F4C53">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00807085" w:rsidRDefault="00807085" w:rsidP="009F4C53">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00807085" w:rsidRDefault="00807085" w:rsidP="009F4C53">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00807085" w:rsidRDefault="00807085" w:rsidP="009F4C53">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00807085" w:rsidRDefault="00807085" w:rsidP="009F4C53">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F4C53" w:rsidRDefault="009F4C53" w:rsidP="00807085">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00807085" w:rsidRDefault="00807085" w:rsidP="00807085">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...316 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007C229D" w:rsidRPr="007C229D" w:rsidRDefault="007C229D" w:rsidP="00BB1BD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="007C229D" w:rsidRPr="007C229D" w:rsidSect="00BB1BD6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1393,51 +784,50 @@
   <w:rsids>
     <w:rsidRoot w:val="00BC7E80"/>
     <w:rsid w:val="00014229"/>
     <w:rsid w:val="00032246"/>
     <w:rsid w:val="000D355C"/>
     <w:rsid w:val="00171233"/>
     <w:rsid w:val="00180416"/>
     <w:rsid w:val="001E16C8"/>
     <w:rsid w:val="002B4E67"/>
     <w:rsid w:val="002D48BB"/>
     <w:rsid w:val="00365027"/>
     <w:rsid w:val="005B6027"/>
     <w:rsid w:val="0062125E"/>
     <w:rsid w:val="006923CF"/>
     <w:rsid w:val="007B4478"/>
     <w:rsid w:val="007C229D"/>
     <w:rsid w:val="0080429E"/>
     <w:rsid w:val="00807085"/>
     <w:rsid w:val="009C6724"/>
     <w:rsid w:val="009F4C53"/>
     <w:rsid w:val="009F4F45"/>
     <w:rsid w:val="00A952F2"/>
     <w:rsid w:val="00BB1BD6"/>
     <w:rsid w:val="00BC7E80"/>
     <w:rsid w:val="00BF1BE5"/>
-    <w:rsid w:val="00C6210B"/>
     <w:rsid w:val="00CD4091"/>
     <w:rsid w:val="00D07A2C"/>
     <w:rsid w:val="00D82BED"/>
     <w:rsid w:val="00D915D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2187,66 +1577,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>254</Words>
-  <Characters>1453</Characters>
+  <Words>249</Words>
+  <Characters>1423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1704</CharactersWithSpaces>
+  <CharactersWithSpaces>1669</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>