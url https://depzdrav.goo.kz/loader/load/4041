--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,962 +1,1023 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00A55E38" w:rsidRDefault="006E5161" w:rsidP="006E5161">
+    <w:p w:rsidR="00974804" w:rsidRDefault="00341D68" w:rsidP="00341D68">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006E5161">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341D68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006E5161">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әр адам нені білуі қажет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00341D68" w:rsidRDefault="00341D68" w:rsidP="00341D68">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341D68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E5161">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жұғу долдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00341D68" w:rsidRDefault="00341D68" w:rsidP="00341D68">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...30 lines deleted...]
-    <w:p w:rsidR="006E5161" w:rsidRPr="006E5161" w:rsidRDefault="006E5161" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жыныстық жолмен</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00341D68" w:rsidRPr="00341D68" w:rsidRDefault="00341D68" w:rsidP="00341D68">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="006E5161" w:rsidRDefault="006E5161" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кездейсоқ жыныстық қатынас кезінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00341D68" w:rsidRDefault="00341D68" w:rsidP="00341D68">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="006E5161" w:rsidRDefault="006E5161" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жыныстық серіктесті жиі ауыстырған</w:t>
+      </w:r>
+      <w:r w:rsidR="008C797B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кезде</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C797B" w:rsidRDefault="008C797B" w:rsidP="00341D68">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006E5161" w:rsidRDefault="006E5161" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мүшеқапсыз жыныстық қатынасқа түскен кезде</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C797B" w:rsidRDefault="008C797B" w:rsidP="008C797B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E5161">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C797B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="006E5161" w:rsidRDefault="006E5161" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қан арқылы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C797B" w:rsidRDefault="008C797B" w:rsidP="008C797B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C797B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Есірткі қантамыр арқылы пайдаланғанда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C797B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>залалды ине, шприц және басқа құралсаймандар, материвлдар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C797B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F77960" w:rsidRDefault="00F77960" w:rsidP="00037657">
+    <w:p w:rsidR="008C797B" w:rsidRDefault="008C797B" w:rsidP="008C797B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Татуировка, пирсинг, маникюр, педикюр жасату мен басқа шаралар кезінде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C797B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidR="00037657" w:rsidRDefault="00037657" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>залалсыздан-дырылмаған ине, құралдар арқылы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C797B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C797B" w:rsidRDefault="008C797B" w:rsidP="008C797B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кездейсоқ жарақат алғанда қолданылған шприц инесінен дәрі егу кезінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C797B" w:rsidRDefault="008C797B" w:rsidP="008C797B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C797B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00037657" w:rsidRDefault="00037657" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тікелей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C797B" w:rsidRDefault="008C797B" w:rsidP="008C797B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C797B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ауру анадан жүктілік кезінде, босанғанда және емізгенде жұғады</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C797B" w:rsidRDefault="004919C6" w:rsidP="008C797B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004919C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00037657" w:rsidRDefault="00037657" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>АИТВ жұқпайды, егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004919C6" w:rsidRPr="004919C6" w:rsidRDefault="004919C6" w:rsidP="004919C6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00037657" w:rsidRDefault="00037657" w:rsidP="00037657">
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қол алысып, құшақтасса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004919C6" w:rsidRPr="004919C6" w:rsidRDefault="004919C6" w:rsidP="004919C6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00037657" w:rsidRDefault="00037657" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жөтелсен немесе түшкірсе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004919C6" w:rsidRPr="004919C6" w:rsidRDefault="004919C6" w:rsidP="004919C6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00037657" w:rsidRDefault="00037657" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бассейнде және табиғи суда шомылса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004919C6" w:rsidRPr="004919C6" w:rsidRDefault="004919C6" w:rsidP="004919C6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F06D2A" w:rsidRDefault="00F06D2A" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ортақ ыдысты, асхана, төсек-орын жабдықтарын қолданса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004919C6" w:rsidRPr="001068F0" w:rsidRDefault="004919C6" w:rsidP="004919C6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F06D2A" w:rsidRDefault="00F06D2A" w:rsidP="00037657">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ортақ әжет</w:t>
+      </w:r>
+      <w:r w:rsidR="001068F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>хананы және жуынатын бөлмені қолданса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001068F0" w:rsidRPr="001068F0" w:rsidRDefault="001068F0" w:rsidP="004919C6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Шыбын-шіркей шақса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001068F0" w:rsidRDefault="001068F0" w:rsidP="001068F0">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F06D2A">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001068F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00EE3531" w:rsidRDefault="00EE3531" w:rsidP="00F06D2A">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жұқтырып алмау үшін не істеу қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001068F0" w:rsidRDefault="001068F0" w:rsidP="001068F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00EE3531" w:rsidRDefault="00EE3531" w:rsidP="00F06D2A">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001068F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жауапты,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE65E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қауіпсіз жыныстық мінез-құлықты ұстану</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE65E0" w:rsidRDefault="00EE65E0" w:rsidP="001068F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EE3531" w:rsidRDefault="00EE3531" w:rsidP="00F06D2A">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жыныстық серіктеспен өзара адалдықты сақтау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE65E0" w:rsidRDefault="00EE65E0" w:rsidP="001068F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EE3531" w:rsidRDefault="00EE3531" w:rsidP="00F06D2A">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Есірткіні тұтынудан бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE65E0" w:rsidRDefault="00EE65E0" w:rsidP="001068F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00EE3531" w:rsidRDefault="00EE3531" w:rsidP="00F06D2A">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жеке қорғану құралын – мүшеқапты пайдалану</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE65E0" w:rsidRDefault="00EE65E0" w:rsidP="001068F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Косметикалық шаралары </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE65E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пирсинг, татуаж, маникюр,педикюр, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құлақ тесу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE65E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w:rsidR="00EE3531" w:rsidRDefault="00EE3531" w:rsidP="00F06D2A">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> үшін залалсыздандырылған құралды қолдану</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE65E0" w:rsidRDefault="00EE65E0" w:rsidP="001068F0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жеке тазалық құралдарын қолдану</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE65E0" w:rsidRDefault="007B0679" w:rsidP="007B0679">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE3531">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0679">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00037657" w:rsidRDefault="00EE3531" w:rsidP="00EE3531">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE65E0" w:rsidRPr="007B0679">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үдік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B0679">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сіз өмір сүру үшін не істеу керек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B0679" w:rsidRDefault="007B0679" w:rsidP="007B0679">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0679">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Емханадан немесе ЖИТС орталығынан тегін тексеруден өту</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A66FF8" w:rsidRDefault="00A66FF8" w:rsidP="00A66FF8">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A66FF8" w:rsidRDefault="00A66FF8" w:rsidP="00A66FF8">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A66FF8" w:rsidRPr="00A66FF8" w:rsidRDefault="00A66FF8" w:rsidP="00A66FF8">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A66FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A66FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A66FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ігер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A66FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Серкебай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A66FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A66FF8" w:rsidRPr="00A66FF8" w:rsidRDefault="00A66FF8" w:rsidP="00A66FF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C797B" w:rsidRPr="008C797B" w:rsidRDefault="008C797B" w:rsidP="008C797B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00974804" w:rsidRPr="008C797B" w:rsidRDefault="00974804" w:rsidP="00EE3531">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...201 lines deleted...]
-    <w:sectPr w:rsidR="00974804" w:rsidSect="00A55E38">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00974804" w:rsidRPr="008C797B" w:rsidSect="00A55E38">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2274,50 +2335,51 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="006E5161"/>
     <w:rsid w:val="00037657"/>
     <w:rsid w:val="001068F0"/>
     <w:rsid w:val="001C2499"/>
     <w:rsid w:val="001F48E7"/>
     <w:rsid w:val="00341D68"/>
     <w:rsid w:val="004919C6"/>
     <w:rsid w:val="004D2846"/>
     <w:rsid w:val="006A0747"/>
     <w:rsid w:val="006E5161"/>
     <w:rsid w:val="007448A0"/>
     <w:rsid w:val="007B0679"/>
     <w:rsid w:val="008C797B"/>
     <w:rsid w:val="00974804"/>
     <w:rsid w:val="00987A01"/>
     <w:rsid w:val="00A55E38"/>
+    <w:rsid w:val="00A66FF8"/>
     <w:rsid w:val="00BC3CCA"/>
     <w:rsid w:val="00EE3531"/>
     <w:rsid w:val="00EE65E0"/>
     <w:rsid w:val="00F06D2A"/>
     <w:rsid w:val="00F77960"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -2702,50 +2764,65 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="Заголовок 5 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00974804"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:divs>
+    <w:div w:id="267784257">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -3004,77 +3081,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD322C72-073C-4703-8871-3414D1C6F1BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5084BE4-30E9-4012-A161-B9CD12584809}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>210</Words>
-  <Characters>1202</Characters>
+  <Words>184</Words>
+  <Characters>1049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1410</CharactersWithSpaces>
+  <CharactersWithSpaces>1231</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user 40</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>