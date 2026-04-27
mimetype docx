--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,954 +1,936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="001E6DA4" w:rsidRPr="00DC3CFB" w:rsidRDefault="001E6DA4" w:rsidP="0006596C">
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC3CFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0002370C" w:rsidRPr="00DC3CFB">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> на 2018 год</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 жылға емханаларға тіркеу науқандарының қорытындылары </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00423FDA" w:rsidRPr="00DC3CFB" w:rsidRDefault="00423FDA" w:rsidP="00423FDA">
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001462AF" w:rsidRPr="00DC3CFB" w:rsidRDefault="00423FDA" w:rsidP="00423FDA">
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC3CFB">
-[...41 lines deleted...]
-      <w:r w:rsidR="00700338" w:rsidRPr="00DC3CFB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Тіркелу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науқаны шеңберінде </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>емханаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тңдау құқығына 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>астам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қазақстандық </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>пайдалана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>алды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Бұл өткен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>жылмен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> салыстырғанда </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>есе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жоғары, тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ғындардың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>тіркелу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> науқанға </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>деген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызығушылығының артқаны байқалады, және </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>емханаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>еркін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> таңдау құқықтары </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10996" w:rsidRPr="00DC3CFB" w:rsidRDefault="001E6DA4" w:rsidP="00B10996">
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>тегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медициналық көмектің </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>кепілді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көлемі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>шегінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медициналық қызметтерді көрсетуге үміткер, денсаулық сақтау субъектілерінің мәліметтер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>базасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алғаш </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қалыптасты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Павлодар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>облысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> денсаулық сақтау субъектілерінің мәліметтер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>базасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2018 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>жылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медициналық қызметтерді көрсетуге үміттенетін, 83 медициналық ұйым өтінім </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>берді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, оның </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 (47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медициналық ұйым </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="7230"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B10996" w:rsidRPr="00577887">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тұрғындарды тіркеу науқанына 29 медициналық ұйым қатысты, оның ішінде 9 жеке меншік, 5-уі жаңа жеткізуші қызметтер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10996" w:rsidRPr="00DC3CFB" w:rsidRDefault="00B10996" w:rsidP="001E6DA4">
-[...60 lines deleted...]
-    <w:p w:rsidR="00956725" w:rsidRPr="00DC3CFB" w:rsidRDefault="00237CAB" w:rsidP="00237CAB">
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC3CFB">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> из которых являются новыми поставщиками услуг</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тіркеу науқаны нәтижелері бойынша Павлодар облысында емханаларға 777 760 адам тіркелінген, оның ішінде 23 394 адам еркін таңдау құқығын пайдаланды. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06A53" w:rsidRPr="00DC3CFB" w:rsidRDefault="00F06A53" w:rsidP="00F06A53">
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          Ең маңыздысы, 2018 жылғы 1 қаңтардан бастап тұрғындарға медициналық қызметтер тіркелу науқанының нәтижелері бойынша ұсынылатын болады (яғни сіз ағымдағы жылы медициналық қызметтерді қазіргі емханадан алуды жалғастырасыз).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Егер азамат қызмет алу үшін емханасын өзгеруді қаламаған жағдайда, қазақстандықтарды мекенжайы бойынша автоматты түрде қызмет көрсету үшін тіркейді. Азаматтар өздерінің қай емханаға тіркелгендері жайлы е-gov.kz порталында немесе Азаматтарға арналған үкімет мемлекеттік корпорациясына (ХҚКО) соnnection point кеңесшілеріне жүгіне алады.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Міндетті әлеуметтік медициналық сақтандыру қорының бас міндеті – медициналық көмектің қол жетімділігі мен сапасын қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC3CFB">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Всего по результатам кампании прикрепления в Павлодарской области прикреплены к поликлиникам 777 760 человек, из них 23 394 человек воспользовались правом свободного выбора поликлиник.  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазіргі таңда денсаулық сақтау субъектілері арасында медициналық қызметтер көлемдерін таңдау және орналастыру жөніндегі республикалық және өңірлік комиссия жұмысын бастады. Комиссия құрамына үкіметтік емес ұйымдар, пациентке бағытталған қауымдастықтар, беделді сарапшылар және т.б. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008166EE" w:rsidRPr="00DC3CFB" w:rsidRDefault="008166EE" w:rsidP="008166EE">
-[...95 lines deleted...]
-    <w:p w:rsidR="00962781" w:rsidRPr="00DC3CFB" w:rsidRDefault="00962781" w:rsidP="00962781">
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...104 lines deleted...]
-        <w:t xml:space="preserve"> в Государственную корпорацию Правительство для граждан (ЦОН).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Комиссия жұмыстарының нәтижелері бұқаралық ақпарат құралдарында жарияланатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE7C60" w:rsidRPr="00DC3CFB" w:rsidRDefault="00DE7C60" w:rsidP="00962781">
+    <w:p w:rsidR="0006596C" w:rsidRDefault="0006596C" w:rsidP="0006596C">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:rFonts w:eastAsia="Consolas" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC3CFB">
-[...174 lines deleted...]
-      <w:r w:rsidR="002E2B72" w:rsidRPr="00DC3CFB">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сіз нақты ақпаратты </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...35 lines deleted...]
-      <w:r w:rsidR="002E2B72" w:rsidRPr="00DC3CFB">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Фонда – fms.kz</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...137 lines deleted...]
-      <w:r w:rsidR="002E2B72" w:rsidRPr="00DC3CFB">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, сайтында Facebook, instagram - @fms.kz әлеуметтік желілерінденемесе Call-center 1414 телефоны бойынша ала аласыз.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Consolas" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002E2B72" w:rsidRPr="00B10996" w:rsidSect="0006596C">
+    <w:sectPr w:rsidR="0006596C" w:rsidSect="0006596C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="964" w:bottom="964" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -994,51 +976,50 @@
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00B10996"/>
     <w:rsid w:val="0002370C"/>
     <w:rsid w:val="0006596C"/>
     <w:rsid w:val="00066978"/>
     <w:rsid w:val="001462AF"/>
     <w:rsid w:val="001E6DA4"/>
     <w:rsid w:val="00210020"/>
     <w:rsid w:val="00237CAB"/>
     <w:rsid w:val="002E2B72"/>
     <w:rsid w:val="003515B0"/>
     <w:rsid w:val="003F2319"/>
     <w:rsid w:val="00423FDA"/>
     <w:rsid w:val="00457DB1"/>
     <w:rsid w:val="005245FD"/>
     <w:rsid w:val="00577887"/>
     <w:rsid w:val="0058553D"/>
     <w:rsid w:val="0065622D"/>
     <w:rsid w:val="00686C75"/>
     <w:rsid w:val="006E01A4"/>
     <w:rsid w:val="00700338"/>
     <w:rsid w:val="00763A2C"/>
     <w:rsid w:val="008166EE"/>
     <w:rsid w:val="008404B4"/>
-    <w:rsid w:val="0088299A"/>
     <w:rsid w:val="008F5B82"/>
     <w:rsid w:val="00956725"/>
     <w:rsid w:val="00962781"/>
     <w:rsid w:val="00A33AA0"/>
     <w:rsid w:val="00AA2B8E"/>
     <w:rsid w:val="00B10996"/>
     <w:rsid w:val="00CA1D80"/>
     <w:rsid w:val="00D342C1"/>
     <w:rsid w:val="00DA1C34"/>
     <w:rsid w:val="00DC3CFB"/>
     <w:rsid w:val="00DE7C60"/>
     <w:rsid w:val="00F06A53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -1957,78 +1938,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29CA8FFB-87F2-4435-BB1A-0C4BF13AB7AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8DA0059-DBAB-412B-99F6-7F2076CF4244}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>354</Words>
-  <Characters>2024</Characters>
+  <Words>334</Words>
+  <Characters>1908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2374</CharactersWithSpaces>
+  <CharactersWithSpaces>2238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Госзакупки</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>