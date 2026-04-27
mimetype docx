--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,770 +1,846 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00157D9E" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+    <w:p w:rsidR="004805E6" w:rsidRDefault="002D7556" w:rsidP="00C224A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000B5D57">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2020 жылға міндетті медициналық сақтаныдру мерзімін ауыстыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D7556" w:rsidRDefault="002D7556" w:rsidP="00C224A1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000B5D57">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRPr="000B5D57" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы Заң қабылдау</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B5D57" w:rsidRPr="00FB5143" w:rsidRDefault="000B5D57" w:rsidP="000B5D57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B5D57" w:rsidRPr="00FB5143" w:rsidRDefault="000B5D57" w:rsidP="00A11017">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000B7EE0" w:rsidRDefault="002C4FA0" w:rsidP="002C4FA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000B5D57">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5143">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>          </w:t>
+      </w:r>
+      <w:r w:rsidR="00951902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының «Міндетті әлеуметтік медициналық сақтандыру туралы» Заңында, 2017 жылғы 25 желтоқсан</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 жылға міндетті медициналық сақтандыру жүйесі мерзімдерін ауыстыру туралы өзгер</w:t>
+      </w:r>
+      <w:r w:rsidR="00E157E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>іс</w:t>
+      </w:r>
+      <w:r w:rsidR="000B7EE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тер енгізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2B57" w:rsidRPr="00BD2B57" w:rsidRDefault="000B7EE0" w:rsidP="00BD2B57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00F669D6">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...101 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRPr="00F669D6" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD2B57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жеке кәсіпкерлер, жекеше нотариустар, жеке сот орындаушылар, адвокаттар, кәсіпқой медиаторлар, азаматтық-құқықтық келісімшарттар бойынша табыс алатын жеке тұлғалар жарналарының мерзімі 2020 жылғы 1 қаңтарға ауыстырылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2B57" w:rsidRPr="00BD2B57" w:rsidRDefault="00E157E0" w:rsidP="00BD2B57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">МҚШ </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келісімшарттары бойынша кіріс алған қызметкерлерге және жеке тұлғаларға арналған жарналар мөлшерлемес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і 2020 жылғы 1 қаңтардан бастап-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E157E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2021 жылы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E157E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F669D6">
-[...9 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRPr="00F669D6" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+      <w:r w:rsidR="00BD2B57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үлесті есептеуге арналған объектінің 2% -ын құрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2B57" w:rsidRPr="00BD2B57" w:rsidRDefault="00E157E0" w:rsidP="00BD2B57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRPr="00F669D6" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E157E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пен</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік статистика саласындағы уәкілетті орган айқындаған, ағымдағы қаржы жылының алдындағы екі жыл, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 жылғы </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 қаңтарынан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бастап о</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рташа жалақысы 4% азаматтардың жеңілдікті санаттарына арналған алымдарды төленетін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2B57" w:rsidRPr="00BD2B57" w:rsidRDefault="00BD2B57" w:rsidP="00BD2B57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...50 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жұмыс берушілер 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылдан бастап </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>есептеу объектісі үлесі</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нен</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2%, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2018-2019 жылдар</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1,5% мөлшерінде өз қызметкерлері үшін жұмыс берушілерге жеке кәсіпкер ретінде, өз қызметкерлері үшін жарналарын төлеуге жалғастыруда. Жинақтаушы қорлар Әлеуметтік </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сақтандыру қорының қажетті резервтерін қамтамасыз етеді және медициналық қызметтер пакетін кеңейтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2B57" w:rsidRPr="00BD2B57" w:rsidRDefault="00BD2B57" w:rsidP="005D6C57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бұдан басқа, «Халық денсаулығы және денсаулық сақтау жүйесі туралы» Қазақстан Республикасының Кодексі</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шетелдіктер мен азаматтығы жоқ адамдарға медициналық көмек көрсету үшін өзгертілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2B57" w:rsidRPr="00BD2B57" w:rsidRDefault="00BD2B57" w:rsidP="00BD2B57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Қазақстан Республикасының аумағында тұрақты тұратын шетелдіктер мен азаматтығы жоқ адамдар </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57" w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 жылғы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01.01. Қазақстан Республикасы азаматтарымен қатар </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ТМККК </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шеңберінде медициналық көмек ала алады. Яғни, Қазақстан Республикасында тұрақты тұратын шетелдіктер, Қазақстан азаматтары сияқты, емханалар</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ға тіркелуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD2B57" w:rsidRPr="00BD2B57" w:rsidRDefault="00BD2B57" w:rsidP="00BD2B57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Қазақстан Республикасында уақытша тұратын шетелдіктер мен азаматтығы жоқ адамдар басқа адамдар үшін қауіпті ауруларға арналған </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ТМККК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2B57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006430EB" w:rsidRPr="00482341" w:rsidRDefault="006430EB" w:rsidP="00BD2B57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          Сіз нақты ақпаратты </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482341">
+        <w:rPr>
+          <w:rStyle w:val="StrongEmphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Фонда – fms.kz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482341">
+        <w:rPr>
+          <w:rStyle w:val="StrongEmphasis"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, сайтында Facebook, instagram - @fms.kz әлеуметтік желілерінде ала аласыз.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00482341">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00984EE8">
-[...226 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+    </w:p>
+    <w:p w:rsidR="007721F6" w:rsidRPr="006430EB" w:rsidRDefault="007721F6" w:rsidP="007721F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C224A1" w:rsidRPr="006430EB" w:rsidRDefault="00C224A1" w:rsidP="007721F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="StrongEmphasis"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRPr="00F669D6" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00157D9E" w:rsidRPr="00157D9E" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Әлеуметтік медициналық сақтандыру қоры» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00157D9E" w:rsidRPr="00157D9E" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>КЕАҚ Павлодар облысы бойынша филиалы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00157D9E" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694909" w:rsidRDefault="00694909" w:rsidP="007721F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F669D6">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694909" w:rsidRDefault="00694909" w:rsidP="007721F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="00157D9E" w:rsidRPr="00F669D6" w:rsidRDefault="00157D9E" w:rsidP="00157D9E">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694909" w:rsidRDefault="00694909" w:rsidP="007721F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F669D6">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694909" w:rsidRDefault="00694909" w:rsidP="007721F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F669D6">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00694909" w:rsidRDefault="00694909" w:rsidP="007721F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00694909" w:rsidRDefault="00694909" w:rsidP="007721F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00694909" w:rsidRDefault="00694909" w:rsidP="007721F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -801,96 +877,109 @@
     <w:sectPr w:rsidR="00694909" w:rsidSect="000B5D57">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1304" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00A11017"/>
     <w:rsid w:val="0008253A"/>
     <w:rsid w:val="000B5D57"/>
     <w:rsid w:val="000B7EE0"/>
     <w:rsid w:val="000D694F"/>
     <w:rsid w:val="00157D9E"/>
     <w:rsid w:val="0023218B"/>
     <w:rsid w:val="00277D81"/>
     <w:rsid w:val="002C4FA0"/>
     <w:rsid w:val="002D7556"/>
     <w:rsid w:val="002F01E6"/>
     <w:rsid w:val="003429D6"/>
     <w:rsid w:val="00413C5A"/>
     <w:rsid w:val="004805E6"/>
     <w:rsid w:val="00482341"/>
     <w:rsid w:val="004A5E65"/>
     <w:rsid w:val="005C7162"/>
     <w:rsid w:val="005D6C57"/>
     <w:rsid w:val="006430EB"/>
     <w:rsid w:val="00694909"/>
     <w:rsid w:val="007721F6"/>
     <w:rsid w:val="008433B8"/>
     <w:rsid w:val="008A7F2E"/>
     <w:rsid w:val="008D5A37"/>
     <w:rsid w:val="00951902"/>
     <w:rsid w:val="00984EE8"/>
-    <w:rsid w:val="009B4AC7"/>
     <w:rsid w:val="00A11017"/>
     <w:rsid w:val="00A32DB8"/>
     <w:rsid w:val="00A81450"/>
     <w:rsid w:val="00A843C1"/>
     <w:rsid w:val="00AF0C7F"/>
     <w:rsid w:val="00B0613D"/>
     <w:rsid w:val="00B53D08"/>
     <w:rsid w:val="00B77357"/>
     <w:rsid w:val="00BD2B57"/>
     <w:rsid w:val="00C224A1"/>
     <w:rsid w:val="00C565A6"/>
     <w:rsid w:val="00C76D82"/>
     <w:rsid w:val="00D90B9E"/>
     <w:rsid w:val="00DE6149"/>
     <w:rsid w:val="00E157E0"/>
     <w:rsid w:val="00E562B5"/>
     <w:rsid w:val="00E65D5F"/>
     <w:rsid w:val="00E74DDE"/>
     <w:rsid w:val="00EE68C4"/>
     <w:rsid w:val="00F577A5"/>
     <w:rsid w:val="00F644D4"/>
     <w:rsid w:val="00F669D6"/>
     <w:rsid w:val="00F938C6"/>
     <w:rsid w:val="00FA709A"/>
     <w:rsid w:val="00FB5143"/>
@@ -1653,78 +1742,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66831A07-F956-4575-925B-7BA79A926C52}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08393571-97A8-4D83-93FB-4F6A61CC0EEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>339</Words>
-  <Characters>1938</Characters>
+  <Words>328</Words>
+  <Characters>1875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2273</CharactersWithSpaces>
+  <CharactersWithSpaces>2199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>1a</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>