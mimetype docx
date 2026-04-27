--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1,1437 +1,684 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00C80E7A" w:rsidRDefault="003E4C64" w:rsidP="00C80E7A">
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00DF661D" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстанда тұрақты тұратын шетелдіктер тегін</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...54 lines deleted...]
-    <w:p w:rsidR="00AA7DBF" w:rsidRPr="00C80E7A" w:rsidRDefault="00AA7DBF" w:rsidP="00C80E7A">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> медициналық көмек алуға құқылы</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00DF661D" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00055B70" w:rsidRPr="001B3FD2" w:rsidRDefault="003E4C64" w:rsidP="00055B70">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00DF661D" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Медициналық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сақтандыру қоры 2018 жылдың 1 қаңтарынан бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Халық денсаулығы және денсаулық сақтау жүйесі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодекске енгізілген түзетулер күшіне енді, енді Қазақстан Республикасының аумағында тұрақты тұратын шетел азаматтары мен азаматтығы жоқ адамдар тегін медициналық көмек</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00055B70">
-[...116 lines deleted...]
-    <w:p w:rsidR="00D55782" w:rsidRDefault="00D55782" w:rsidP="00055B70">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кепілді көлемі шеңберінде медициналық көмекті </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан азаматтарымен тең дәрежеде ала алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00DF661D" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстанда тұрып жатқан (тұруға рұқсаты бар) тұрақты тұратын шетелдіктер мен азаматтығы жоқ адамдар Қазақстан Республикасының азаматтары </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сяиықты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> емханаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тіркелуге </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00DF661D" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>            Қазақстан Республикасының аумағында тұрақты тұрғындардың мәртебесі бар адамдар емхананы таңдау туралы шешім қабылдауы керек, таңдалған емханаға келіп, еркін нысанда тіркелу туралы өтініш жазу керек. Олар тіркемеден бас тартуға құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00DF661D" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          Павлодар облысындағы «Әлеуметтік медициналық сақтандыру қоры» филиалының директоры Н.К. Касымовтың айтуынша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Павлодар облысында 29 емдеу мекемесі бар, оның ішінде 9 жеке меншік. Емхана қызметін көрсететін медициналық ұйымдардың толық тізімі Қордың веб-сайтында - fms.kz.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орналасқан».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00DF661D" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көші-қон қызметінің мәліметі бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, Павлодар облысында алты мыңнан астам шетелдік азаматтар мен азаматтығы жоқ адамдар бар. Қазіргі уақытта Қазақстанда тұрақты тұратын мыңдаған шетелдік азаматтар мен азаматтығы жоқ адамдар емханаға тіркеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...511 lines deleted...]
-    <w:p w:rsidR="00E10E21" w:rsidRDefault="006B1622" w:rsidP="00055B70">
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF661D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Қосымша ақпаратты Қордың веб-сайтынан таба аласыз - fms.kz, Facebook әлеуметтік желілерінде, instagram - @ fms.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="003E01AD" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E01AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Әлеуметтік медициналық </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E01AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сақтандыру қоры» КЕАҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар облысы бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">постоянно проживают </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              филиалының директоры</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...69 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...239 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Н. Қасымов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...101 lines deleted...]
-    <w:sectPr w:rsidR="00203559" w:rsidSect="00D55782">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C506A6" w:rsidRPr="00F27993" w:rsidRDefault="00C506A6" w:rsidP="00C506A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C506A6" w:rsidRPr="00F27993" w:rsidSect="00D55782">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1458,51 +705,50 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="001151B6"/>
     <w:rsid w:val="000376BB"/>
     <w:rsid w:val="00055B70"/>
     <w:rsid w:val="000D7565"/>
     <w:rsid w:val="001151B6"/>
     <w:rsid w:val="00203559"/>
     <w:rsid w:val="002D4825"/>
     <w:rsid w:val="003441A3"/>
     <w:rsid w:val="003C7123"/>
     <w:rsid w:val="003E4C64"/>
     <w:rsid w:val="0047213C"/>
     <w:rsid w:val="005574E5"/>
     <w:rsid w:val="00604C51"/>
     <w:rsid w:val="0068776D"/>
-    <w:rsid w:val="00697966"/>
     <w:rsid w:val="006B1622"/>
     <w:rsid w:val="00816ECF"/>
     <w:rsid w:val="00897010"/>
     <w:rsid w:val="00924EEC"/>
     <w:rsid w:val="00AA7DBF"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00C506A6"/>
     <w:rsid w:val="00C80E7A"/>
     <w:rsid w:val="00CB70AA"/>
     <w:rsid w:val="00D55782"/>
     <w:rsid w:val="00DF17B2"/>
     <w:rsid w:val="00E10E21"/>
     <w:rsid w:val="00E2193B"/>
     <w:rsid w:val="00E32FA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -2339,77 +1585,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B19490BB-6EA6-433C-9A6C-458B2D7E886A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA266903-B064-40BB-9DA4-F4902B43BF91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>275</Words>
-  <Characters>1574</Characters>
+  <Words>249</Words>
+  <Characters>1425</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1846</CharactersWithSpaces>
+  <CharactersWithSpaces>1671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>