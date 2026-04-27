--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -1224,74 +1224,76 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00AD45EC"/>
     <w:rsid w:val="000E0D03"/>
     <w:rsid w:val="00196BFD"/>
     <w:rsid w:val="0045615C"/>
     <w:rsid w:val="00837F83"/>
+    <w:rsid w:val="008C5F22"/>
+    <w:rsid w:val="009E3224"/>
     <w:rsid w:val="00A02E77"/>
     <w:rsid w:val="00AD45EC"/>
     <w:rsid w:val="00C041D5"/>
     <w:rsid w:val="00CF7381"/>
     <w:rsid w:val="00E804A2"/>
     <w:rsid w:val="00F343A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1765,71 +1767,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>477</Words>
   <Characters>2725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>User</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>