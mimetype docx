--- v0 (2026-01-09)
+++ v1 (2026-08-01)
@@ -1,5537 +1,3992 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="003B3DF3" w:rsidRPr="00B33A6F" w:rsidRDefault="003B3DF3">
-[...7 lines deleted...]
-    <w:p w:rsidR="003B3DF3" w:rsidRPr="00B33A6F" w:rsidRDefault="00B33A6F" w:rsidP="00B33A6F">
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z25"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Қазақстан Республикасы   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Денсаулық сақтау және   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>министрінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2015 жылғы 28 желтоқсандағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 1046 бұйрығына     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қосымша          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z26"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Қазақстан Республикасы  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Денсаулық сақтау және</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму министрінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015 жылғы 27 сәуірдегі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 272 бұйрығына    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-қосымша      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E" w:rsidP="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z27"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Транспланттау мақсатында </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>азаматтан қайтыс болғаннан кейін оның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тіндерін және (немесе) ағзаларын (ағзалардың бөліктерін) алу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне келісім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>беру немесе қайтарып алуды тіркеу» мемлекеттік көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандарты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRDefault="000F269E" w:rsidP="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="z9"/>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:bookmarkStart w:id="3" w:name="z28"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Жалпы ер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ежелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F269E" w:rsidRPr="000F269E" w:rsidRDefault="000F269E" w:rsidP="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Приложение</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z29"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. «Транспланттау мақсатында азаматтан қайтыс болғаннан кейін оның тіндерін және (немесе) ағзаларын (ағзалардың бөліктерін) алу мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне келісім беру немесе қайтарып алуды тіркеу» мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>өрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет (бұдан әрі – мемлекеттік </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызмет). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B33A6F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...5 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Мемлекеттік көрсетілетін қызмет стандартын Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі (бұдан әрі – Министрлік) әзірледі. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Мемлекеттік қызме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тті медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымдар (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметті көрсетуге өтінішті қабылдау және нәтижесін беру мемлекеттік көрсетілетін қызметті беруші арқылы жүзе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ге асырылады.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E" w:rsidP="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z33"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z34"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        4. Мемлекеттік қызметті көрсету мерзімі: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) қызметті берушіге құжаттар топтамасын тапсырған кезден бастап – 3 (үш) жұмыс күні; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) құжаттар топтамасын тапсыру үшін күтудің рұқс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ат етілген ең ұзақ уақыты – 30 (отыз) минуттан аспайды; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) көрсетілетін қызметті алушыға қызмет көрсетудің рұқсат етілген ең ұзақ уақыты – 30 (отыз) минуттан аспайды. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Мемлекеттік көрсетілетін қызметтің нысаны: қағаз түрінде. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызметті көрсету нәтижесі: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) осы стандартқа 1-қосымшаға сәйкес нысан бойынша тіндерді (тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) алу мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне келісім беруді тіркеу туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анықтама не осы стандартқа 2-қосымшаға сәйкес нысан бойынша тіндерді (тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) алу мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне келісім беруді тіркеуден бас тарту туралы анықтама; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сы стандартқа 3-қосымшаға сәйкес нысан бойынша тіндерді (тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) алу мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне келісімді қайтарып алуды тіркеу туралы анықтама. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       7. Жеке тұлғаларға ме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">млекеттік көрсетілетін қызмет тегін көрсетіледі. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      8. Көрсетілетін қызметті берушінің жұмыс кестесі – Қазақстан Республикасының Еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбі - жұма аралығында сағат 8.00-ден бастап 20.00-ге де</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">йін үзіліссіз сенбі күні – сағат 9.00-ден 14.00-ге дейін. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет алдын ала жазылусыз және жеделдетiлген қызмет көрсетусіз кезек тәртібінде көрсетіледі.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       9. Көрсетілетін қызметті алушы өтініш берген кезде мемлекеттік қызметті көрсет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у үшін қажетті құжаттар: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      қызмет алушының жеке басын куәландыратын құжат;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       осы мемлекеттік көрсетілетін қызметтің стандартына 4 немесе 5- қосымшаларға сәйкес өтініш. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E" w:rsidP="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z48"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ерушінің және (немесе) оның лауазымды адамдарының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z49"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әреке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тіне (әрекетсіздігіне) шағымдану: осы мемлекеттік көрсетілетін қызмет стандартының 13-тармағында көрсетілген мекенжайға не 010000, Астана қаласы, Орынбор көшесі, 8-үй, Министрліктер үйі, № 5-кіреберіс мекенжайы бойынша көрсетілетін қызметті берушінің немес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е Министрлік басшысының атына шағым беріледі. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Шағымды қабылдаған адамның тегі мен аты-жөні, берілген шағымға жауап алу мерзімі мен орны (мөртаңба, кіріс нөмірі мен күні) көрсетіле отырып, шағымның тіркелуі, көрсетілетін қызметті берушінің, немесе Ми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>нистрліктің кеңесінде оның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Шағым тіркелгеннен кейін жауапты орындаушыны белгілеу және тиісті шаралар қабылдау үшін көрсетілетін қызметті берушінің немесе Министрліктің басшысына жіберіледі.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ерушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап бес жұмысы күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті берушіге шағымды қарау нәтижелері туралы дәлелді жауап почта арқылы жіберіледі не көрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> берушінің кеңсесіне қолма-қол беріледі.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген жағдайда, көрсетілген қызметті алушы мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға шағыммен жүгіне алады.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызметі көрсетудің сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілген қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       11. Көрсетілген мемлекеттік қызметтің н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>әтижелерімен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келіспеген жағдайда көрсетілген қызметті алушы заңнамамен белгіленген тәртіппен сотқа жүгінуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E" w:rsidP="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z55"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4. Мемлекеттік көрсетілетін қызметті көрсету ерекшеліктері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ескеріле отырып қойылатын өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z56"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12. Көрсетілетін қызметті берушінің үй-жайларында мүмкіндігі шектелген көрсетілетін қызметті алушыларға қызмет көрсету үшін жағдайлар (пандустар мен лифтер) көзделген. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       13. Мемлекеттік қызметті көрсету орындарының мекенжайлары Министрліктің ww</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w.mzsr.gov.kz интернет-ресурсында, «Мемлекеттік көрсетілетін қызмет» бөлімінде, сондай -ақ облыстардың, Астана және Алматы қалаларының денсаулық сақтау басқармаларының интернет-ресурсында орналастырылған. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       14. Көрсетілетін қызметті алушының мемлекет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты көрсетілетін қызметті берушінің байланыс телефондары арқылы алуға құқығы бар. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      15. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтің байланыс телефондары Министрлікт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ің www.mzsr.gov.kz интернет-ресурсында көрсетілген, Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z60"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  «Транспланттау мақсатында        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> азаматтан қайтыс болғаннан кейін    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның тіндерін және (немесе) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ағзаларын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ағзалардың бөліктерін) алу мүмкіндігі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы көзі тірісінде еркін көңіл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>білдіруіне келісім беру немесе қайтарып</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>алуды тіркеу» мемлекеттік көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартына          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-қосымша               </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_GoBack"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Транспланттау мақсатында аз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аматтан қайтыс болғаннан кейін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оның тіндерін және (немесе) ағзаларын (ағзалардың бөліктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>алу мүмкіндігі туралы көзі тірісінде еркін көңіл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>білдіруіне келісім беру туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Құрметті ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Сізд</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ің транспланттау мақсатында қайтыс болғаннан кейін </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тіндерді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) көзі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тірісінде еркін көңіл білдіру келісіміңіз тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Тіркелген күні: 20____жылғы «___» ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      МСАК ұйымы басшысы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      тегі, аты, әкесінің аты (ол болған жағдайда) __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      қолы____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      МСАК ұйымының мөрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z61"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  «Транспланттау мақсатында        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> азаматтан қайтыс болғаннан кейін    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның тіндерін және (немесе) ағзаларын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ағзалардың бөліктер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ін) алу мүмкіндігі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы көзі тірісінде еркін көңіл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>білдіруіне келісім беру немесе қайтарып</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>алуды тіркеу» мемлекеттік көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартына          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-қосымша               </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Транспланттау мақсатында азаматтан қайтыс болғаннан кейін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тіндерін және (немесе) ағзаларын (ағзалардың бөліктерін) алу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мүмкіндігі туралы көзі тірісінде еркін көңіл білдіру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>келісіміңізді тіркеуден бас тарту туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Құрметті ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сізге </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>транспланттау мақсатында қайтыс болғаннан кейін тіндерді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) алу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>мүмкіндігі туралы көзі тірісінде еркін көңіл білдіру келісіміңізді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тіркеуден бас тартылды.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Бас тарту себебі ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      (қарсы көрсетілімдерінің болуы (АИТВ/ЖИТС, В және С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>гепатиттері, психикалық және мінез-құлықтық бұзылулар, алкогольдік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>және (немесе) есірткілік тәуелділік).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Тіркелген күні: 20____жылғы «___» ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      МСАК ұй</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ымы басшысының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      тегі, аты, әкесінің аты (ол болған жағдайда) __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      қолы____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      МСАК ұйымының мөрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z62"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  «Транспланттау мақсатында        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> азаматтан қайтыс болғаннан кейін    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның тіндерін және (немесе) ағзаларын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ағзалард</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ың бөліктерін) алу мүмкіндігі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы көзі тірісінде еркін көңіл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>білдіруіне келісім беру немесе қайтарып</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>алуды тіркеу» мемлекеттік көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартына          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-қосымша               </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Транспланттау мақсатында азаматтан қайтыс болға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ннан кейін оның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тіндерін және (немесе) ағзаларын (ағзалардың бөліктерін) алу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне келісім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>беруді қайтарып алуды тіркеу туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Құрметті ______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сізге транспланттау мақсатында қайтыс болғаннан кейін </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тіндерді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) алу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне келісімді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>қайтарып</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алу тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Тіркелген күні: 20____жылғ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ы «___» ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      МСАК ұйымы басшысының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      тегі, аты, әкесінің аты (ол болған жағдайда) __________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      МСАК ұйымының мөрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z63"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  «Транспланттау мақсатында        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> азаматтан қайтыс болғаннан кейін    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның тіндерін және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(немесе) ағзаларын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ағзалардың бөліктерін) алу мүмкіндігі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы көзі тірісінде еркін көңіл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>білдіруіне келісім беру немесе қайтарып</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>алуды тіркеу» мемлекеттік көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартына          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-қосымша               </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Транспланттау мақсатында азаматтан қайтыс болғаннан кейін оның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тіндерін және (немесе) ағзаларын (ағзалардың бөліктерін) алу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне келісім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>беру қайтарып алуды тіркеу үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Мен, _________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>            (адамның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Туған күні 19___жылғы ___________ «____»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      ЖСН ___________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      (жеке басын куәландыратын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құжат: №, кім және қашан берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Мен транспланттау мақсатында қайтыс болғаннан кейін </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>тіндерді</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(тіннің бөлігін) және (немесе) ағзаларды (ағзалардың бөлігін) алу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>мүмкіндігі туралы көзі тірісінде еркін көңіл білдіруіне бұрын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>берілген келісімімді қайтар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ып аламын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Менің жеке деректерімді енгізуге, жинауға, өңдеуге және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>сақтауға келісім беремін.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      ___________________________________________________ /_________/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      (тегі, аты, әкесінің аты (ол болған жағдайда)           қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      20__ жылғы «__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_» _____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>            қол қойылған күн</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="z64"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  «Транспланттау мақсатында        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> азаматтан қайтыс болғаннан кейін    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оның тіндерін және (немесе) ағзаларын </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(ағзалардың бөліктерін) алу мүмкіндігі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы көзі тірісінде еркін көңіл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>білдіруіне келісім б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>еру немесе қайтарып</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>алуды тіркеу» мемлекеттік көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартына          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-қосымша               </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Транспланттау мақсатында азаматтан қайтыс болғаннан кейін оның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тіндерін және (немесе) ағзаларын (ағзалардың бөліктерін) алу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>мүмкіндігі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы көзі тірісінде еркін көңіл білдіруіне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>келісім беруді тіркеу үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Мен, __________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>            тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Туған күні 19___ жылғы       _____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>_____________       «_______»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ЖСН__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      (жеке басын куәландыратын құжат: №, кім және қашан берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>к приказу Министра здравоохранения</w:t>
-[...739 lines deleted...]
-        <w:t xml:space="preserve"> 6. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>      Өзіңізге ыңғайлы нұсқалардың бірін таңдаңыз</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00B33A6F">
-[...39 lines deleted...]
-        <w:t>авка об отказе в регистрации согласия на прижизненное добровольное пожертвование тканей (части ткани) и (или) органов (части органов) по форме согласно приложению 2 к настоящему стандарту;</w:t>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B33A6F">
-[...4231 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="524EC0B4" wp14:editId="32439CE6">
-            <wp:extent cx="292100" cy="304800"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="507CF0DA" wp14:editId="6430BAE0">
+            <wp:extent cx="330200" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="304800"/>
+                      <a:ext cx="330200" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B33A6F">
-[...56 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Мен транспланттау үшін менің қайтыс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>болғаным туралы факті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>белгіленген жағдайда менің кез келген ішкі ағзаларым мен тіндерімді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>алуға болатынын растаймын.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66E6DF6C" wp14:editId="42161118">
-            <wp:extent cx="292100" cy="304800"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C7E21DB" wp14:editId="4DE59969">
+            <wp:extent cx="330200" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="304800"/>
+                      <a:ext cx="330200" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B33A6F">
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>2. Можно забрать все органы, кроме:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">2. Мыналардан </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+        <w:t>бас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>қа барлық ағзаларды алуға болады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B33A6F">
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B33A6F">
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="639A9DE8" wp14:editId="3DA8C577">
-            <wp:extent cx="292100" cy="304800"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C3B3C97" wp14:editId="079058D5">
+            <wp:extent cx="330200" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="292100" cy="304800"/>
+                      <a:ext cx="330200" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00B33A6F">
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>3. Можно забрать только ______</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+        <w:t>3. Тек қана _____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>_____________________________________</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">____________________________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B33A6F">
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Даю согласие на занесение, сбор, обработку и хранение моих</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+        <w:t>ға болады</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>персональных данных.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve"> Менің жеке деректерімді енгізуге, жинауға, өңдеуге және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B33A6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>_______________________________________________ /______________/</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>сақ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+        <w:t>тау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при его наличии) лица)</w:t>
-[...13 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t>ға келісім беремін.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> подпись</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t xml:space="preserve"> __________________________________________ /_________/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>«____» _______</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>______ 20____г.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+        <w:t xml:space="preserve"> тегі, аты, әкесінің аты (ол болған жағдайда) қолы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00B33A6F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> дата подписания</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve"> 20 __ жылғы «___» _____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B33A6F">
+        <w:t xml:space="preserve"> қол қойылған күн</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-    <w:p w:rsidR="003B3DF3" w:rsidRPr="00B33A6F" w:rsidRDefault="00B33A6F">
+      </w:pPr>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C55AC" w:rsidRPr="000F269E" w:rsidRDefault="000F269E">
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B33A6F">
+      <w:r w:rsidRPr="000F269E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>© 2012. РГП на ПХВ Республиканский центр правовой информации Министерства юстиции Республики Казахстан</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="003B3DF3" w:rsidRPr="00B33A6F">
+        <w:t>© 2012. Қазақстан Республикасы Әділет министрлігінің "Республикалық құқық</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F269E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>қ ақпарат орталығы" ШЖҚ РМК</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001C55AC" w:rsidRPr="000F269E">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
@@ -5539,60 +3994,60 @@
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="89"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003B3DF3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B33A6F"/>
+    <w:rsidRoot w:val="001C55AC"/>
+    <w:rsid w:val="000F269E"/>
+    <w:rsid w:val="001C55AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -5902,67 +4357,67 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B33A6F"/>
+    <w:rsid w:val="000F269E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B33A6F"/>
+    <w:rsid w:val="000F269E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Consolas" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -6419,49 +4874,49 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1699</Words>
-  <Characters>9686</Characters>
+  <Words>1897</Words>
+  <Characters>10817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11363</CharactersWithSpaces>
+  <CharactersWithSpaces>12689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>