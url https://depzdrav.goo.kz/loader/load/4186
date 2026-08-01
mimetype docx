--- v0 (2026-01-09)
+++ v1 (2026-08-01)
@@ -2,21651 +2,31572 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="004C7367" w:rsidRPr="005C75D5" w:rsidRDefault="004C7367" w:rsidP="004C7367">
-      <w:pPr>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E11354" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5862"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E11354" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5862"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Денсаулық сақтау және             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E11354" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5862"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әлеуметтік даму министрінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E11354" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4956"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            201</w:t>
+      </w:r>
+      <w:r w:rsidR="00B972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы  «</w:t>
+      </w:r>
+      <w:r w:rsidR="00B972F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00B972F6" w:rsidRPr="00706FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қаңтардан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5862"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="5862"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00233CAB" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233CAB">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Тегін медициналық көмектің кепілдік берілген көлемін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00233CAB" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233CAB">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсету жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әлеуетті </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233CAB">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметтер берушінің қойылатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00233CAB" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233CAB">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талаптарға сәйкестігін (сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келмейтінін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233CAB">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) анықтау»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандарты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00275EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тегін медициналық көмектің кепілдік берілген көлемін көрсету жөніндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әлеуетті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметтер берушінің қойылатын талаптарға сәйкестігін (сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келмейтінін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00275EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>» мемлекеттік көрсетілетін қызметі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – мемлекеттік көрсетілетін қызмет).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік көрсетілетін қызмет стандартын Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрлігі (бұдан әрі – Министрлік) әзірледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="009A1197" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызмет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>инистрліктің Медициналық қызметке ақы төлеу комитетінің аумақтық департамент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> облыстың, Астана және Алматы қалаларының денсаулық сақтау басқармалары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – көрсетілетін қызметті беруші) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тегін медициналық көмектің кепілдік беріл</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ген көлемін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетуге үміткер денсаулық сақтау субъектісі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бұдан әрі –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">өрсетілетін қызметті алушы) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A1197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>немесе оның өкілі көрсетілетін қызметті берушіге тікелей өтініш берген кезде көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) көрсет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілетін қызметті беруш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>і;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="001D2925" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="210"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00534519" w:rsidRPr="00706FA6">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Азаматтарған арналған үкімет» мемлекеттік корпорациясы» коммерциялық емес акционерлік қоғам</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF75C0" w:rsidRPr="00706FA6">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік қызметті көрсету мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қатысуға өтінімдерді ұсынудың түпкілікті мерзімі аяқталған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәттен бастап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>төрт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) жұмыс күнінен артық емес; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00891EA3" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00891EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Көрсетілетін қызметті алушы ұсынған қатысуға арналған құжаттардың растығын анықтаудың қажеттігі туындағанда  - 30 (отыз) күнтізбелік күннің ішінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="005E3C30" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706FA6">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорацияға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00891EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00891EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүгіну кезінде құжаттарды қабылдау күні м</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00891EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік қызметті көрсету мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00891EA3" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) құжаттар топтамасын тапсыру үшін күтудің рұқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сат етілетін ең ұзақ уақыты – 15 (он бес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) минут;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00891EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) қызмет көрсетудің рұқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сат етілетін ең ұзақ уақыты – 20 (жиырма</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Мемлекеттік қызметті көрсету нәтижесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00623B0C" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік көрсетілетін қызметтің стандартын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысандағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>азаматтары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оралмандарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00795">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">едициналық-санитариялық алғашқы көмек (бұдан әрі – МСАК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсететін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>денсаулық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сақтау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>субъектілеріне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еркін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>науқанына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әлеуетті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>берушіге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сәйкестігі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келмейтіні)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>хаттама</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дан үзінді көшірме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00302BC8" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлекеттік көрсетілетін қызметтің стандартын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысандағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD48AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тегін медициналық көмектің кепілдік берілген көлемі жөніндегі қызметтерді (бұдан әрі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00795">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ТМККК) беру үшін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әлеуетті қызметтер берушіге қойылатын талаптарға сәйкестігі (сәйкес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келмейтіні) туралы хаттама</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дан үзінді көшірме.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071348B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6. Мемлекеттік қызметті ұсыну</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысаны: қағаз түрінде.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік қызмет денсаулық сақтау субъектілеріне: денсаулық сақтау ұйымдарына және жеке медициналық практикаммен айналысатын жеке </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тұлғаларға тегін көрсетіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> («Халық денсаулығы және денсаулық сақтау жүйесі туралы» Кодекстің 32-бабы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8. Ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ұмыс кестесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>1) көрсетілетін қызметті берушінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ге дейінгі түскі үзіліспен сағат 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.00-ден 18.30-ге дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтінімдерді қабылдау және мемлекеттік қызме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тті көрсет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">у нәтижелерін тапсыру </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сағат 13.00-ден 14.30-ге дейінгі түскі үзіліспен сағат 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.00-ден 18.00-ге дейін белгіленді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет кезек тәртібімен алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="007E319C" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, күн сайын дүйсенбіден бастап сенбіні қоса алғанда,  түскі асқа үзіліссіз, белгіленген жұмыс кестесіне сәйкес 9-00-ден  20-00-ге дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Мемлекеттік қызмет «электрондық» кезек тәртібімен жеделдетілген қызмет көрсетусіз жүзеге асырылады, электрондық кезекті портал арқылы броньдау мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="001D684B" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="210"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Көрсетілетін қызметті алушы қызметтер берушіге және </w:t>
+      </w:r>
+      <w:r w:rsidR="00752BEB" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорацияға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жүгінген кезде мемлекеттік қызметті көрсету үшін қажетті құжаттардың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тізбесі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D684B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00726D42" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D684B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>МСАК көрсететін әлеуетті қызметтер беруші Қазақстан Республикасының азаматтары мен оралмандарды медициналық-санитариялық алғашқы көмек  көрсететін денсаулық сақтау субъектілеріне еркін тіркеу науқанына қатысу үшін әлеуетті қызмет берушілерді анықтау рәсіміне қатысуға арналған өтінімді (бұдан әрі - қатысуға арналған өтінім) мемлекеттік қызметтердің осы стардартына 3-қосымшаға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2399D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келесі құжаттарды қоса берумен:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="003142BE" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003142BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мыналардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003142BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00353C0F" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің немесе анықтаманың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(анықтаманың электрондық нұсқасы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нотариаттық куәландырылмайды); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиісті мемлекеттік орган берген, заңды тұлға құрмай кәсіпкерлік қызметті жүзеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>асыруға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құқық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>беретін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>құжаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(жеке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тұлға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үшін)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BA2728" w:rsidRDefault="00DE2A71" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сенімгерлік басқару шарттары (болған жағдайда)</w:t>
+      </w:r>
+      <w:r w:rsidR="00606B7D" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          әлеуетті қызметтер берушінің тиісті медициналық қызметтер көрсетуге арналған құқығын растайтын медициналық қызметпен айналысуға лицензиялар мен оларға қосымшалардың (электрондық лицензия</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және оған қосымшалар нотариаттық расталмайды) нотариаттық куәландырылған көшірмелерін</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00353C0F" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="928"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көшірмелерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00C145C7" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жеке куәлігінің немесе паспорттың (жеке тұлға үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жарғының (егер жарғыда құрылтайшылардың, қатысушылардың немесе акционерлердің құрамы көрсетілмесе, сондай-ақ құрылтайшылардың, қатысушылардың құрамы туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үзінді көшірме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе құрылтай шартының нотариаттық куәландырған көшірмесі немесе акцияларды ұстаушылар тізілімінен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">үзінді көшірме </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұсынылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
-          <w:tab w:val="center" w:pos="4873"/>
-          <w:tab w:val="left" w:pos="8025"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>денсаулық сақтау саласындағы аккредиттеу туралы куәліктің (бар болса) көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E11354" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11354">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы мемлекеттік көрсетілетін қызметтің стандартына  4-қосымшаға сәйкес бірінші басшының қолымен расталған және әлеуетті қызметтер берушінің мөрімен бекітілген дәрігер кадрлардың болуы туралы мәліметтер (аккредиттеу туралы куәлік болған жағдайда аталған мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C145C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әлеуетті қызметтер берушінің мүддесін білдіретін адамға (адамдарға) комиссия отырыстарына қатысуға арналған өтінім беруге, қол қою құқығына сенімхат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00C145C7" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тегін медициналық көме</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...44 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ктің кепілдік берілген көлемін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00795">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бұдан әрі – ТМККК) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетуге әлеуетті қызметтер беруші</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы мемлекеттік көрсетілетін қызметтің стандартын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес қатысуға арналған өтінімге мынадай құжаттар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ы қоса береді:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C145C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C75D5">
-[...392 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="001D684B" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәліктің немесе анықтаманың (анықтаманың электрондық нысаны нотариаттық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D684B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>расталмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007D1918" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...42 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D684B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиісті мемлекеттік орган берген, заңды тұлға құрмай кәсіпкерлік қызметті жүзеге асыруға құқық беретін құжаттың (жеке тұлға үшін);</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1918" w:rsidRPr="007D1918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="001D684B" w:rsidRDefault="007D1918" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...15 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сенімгерлік басқару шарт</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2A71" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (болған жағдайда);</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      тапсырыс беруші көрсеткен аумақта тиісті медициналық қызметтер көрсетуге құқығын растайтын медициналық</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="001D684B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметпен айналысуға арналған лицензиялар мен оларға қосымшалардың (электрондық лицензия және оған қосымшалар нотариаттық расталмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="001D684B" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-        <w:t>территориальными департаментами Комитета оплаты медицинских услуг Министерства, У</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2 )</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жеке куәлігінің немесе паспорттың (жеке тұлға үшін); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жарғының (егер жарғыда құрылтайшылардың, қатысушылардың немесе акционерлердің құрамы көрсетілмесе, сондай-ақ құрылтайшылардың, қатысушылардың құрамы туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үзінді көшірме</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көшірме немесе құрылтай шартының нотариаттық куәландырылған көшірмесі немесе акцияларды ұстаушылар тізілімінен үзінді көшірме ұсынылады);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">денсаулық сақтау саласындағы аккредиттеу туралы куәліктің (бар болса); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00C145C7" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қатысуға арналған өтінімінде көрсетілген </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00795">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оғары мамандандырылған медициналық көмек (бұдан әрі – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖММК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00795">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> технологиялары тізбесі бойынша медициналық көмек көрсетуге қойылатын талаптарға сәйкестігі туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C145C7">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уәкілетті орган берген қорытындының көшірмелерін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3) осы мемлекеттік көрсетілетін қызметтің стандартына </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес шарттың талаптарында көзделген төлемақыны алғанға дейін оны қызметтер беруші деп айқындаған күннен бастап қызметтер көрсету үшін дәрілік заттар мен медициналық мақсаттағы бұйымдар бойынша, тамақ өнімдері бойынша кемінде бір ай мерзімге арналған материалдық ресурстар қорының болуын растайтын ақпарат қоса берілген кепілдік міндеттеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолданылуының бүкіл кезеңіне шарт жасасу кезінде уәкілетті орган бекіткен тиісті медициналық көмек көрсететін денсаулық сақтау ұйымдарының қызметі туралы ережеге (ережелерге) оның сәйкестігі жөніндегі кепілхат (денсаулық сақтау саласындағы аккредиттеу туралы куәлік болған жағдайда кепілдеме хат ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ағымдағы кезеңге арналған кредиторлық берешегі туралы ақпарат;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>осы мемлекеттік көрсетілетін қызметтің стандартын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес нысан бойынша кадрлардың біліктілігі туралы мәліметтер (аккредиттеу туралы куәлік болған жағдайда, бұл мәліметтер ұсынылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы мемлекеттік көрсетілетін қызметтің стандартын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес ТМККК шеңберінде медициналық көмектің түрлері мен нысандары, оның ішінде ЖММК технологи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>яларының тізбесі, осы мемлекеттік көрсетілетін қызметтің стандартын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес бейінді төсектердің саны (стационарлық және стационарды алмастыратын көмек көрсететін денсаулық сақтау су</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бъектілері үшін осы мемлекеттік көрсетілетін қызметтің стандартын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес медициналық техниканың, оның ішінде қаржылық лизинг шарттарында сатып алынған, болуы туралы соңғы үш жылда және мәлімделген кезеңде (оларға ТМККК шеңберінде медициналық көмек көрсету кезеңі үш жылдан аспаған жағдайда) көрсетілген мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы мемлекеттік көрсетілетін қызметтің стандартын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>а   1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымшаға сәйкес қатысуға арналған өтінімде көрсетілген медициналық көмектің жоқ түрлеріне/кіші түрлеріне ниет білдіру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шарты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00D11B81" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының азаматтық заңнамасына сәйкес бүкіл онкологиялық диспансерлер арасындағы онкологиялық науқастарға ТМККК қызметтерін көрсетуге арналған алдынала</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шарт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="007619BE" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007619BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) оның мүдделерін білдіретін адамға(-дарға) комиссия отырыстарына да қатысуға арналған өтінімді беруге, қол қою құқығына сенімхат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="007619BE" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007619BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының резиденті болып табылмайтын әлеуетті қызметтер беруші өзінің осы Қағидаларда белгіленген талаптарға сәйкестігін растау үшін Қазақстан Республикасының резиденті сияқты құжаттарды не осы талаптарға сәйкестігі туралы ұқсас мәліметтерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="007619BE" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007619BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D684B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>МСАК көрсететін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> денсаулық сақтау сукбъектілеріне </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D684B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Республикасының азаматтары мен оралмандарды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D684B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еркін тіркеу науқанына қатысу үшін әлеуетті қызмет берушілерді анықтау рәс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">імін өткізу туралы көрсетілетін қызметті беруші хабарламасында көрсеткен қатысуға рәсімдерді қабылдаудың соңғы мерзімі аяқталғанына дейін көрсетілетін қызметті алушы осы мемлекеттік көрсетілетін стандартқа 3-қосымшаға сәйкес өтінімді ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="000815E6" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілтеін қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000815E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ызметті беруші қызметті берушіні таңдау рәсімін жүзеге асыру туралы жариялаған күннен бастап бес күн ішінде  қызметтті алушы қатысуға арналған өтінімді ұсынады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="000815E6" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000815E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қатысуға арналған өтінімді әлеуетті қызметтер беруші тапсырыс берушіге тігілген түрде, нөмірленген парақтармен түзетулерсіз және жөндеулерсіз ұсынады. Бұл ретте өтінімнің соңғы парағы бірінші басшының қолымен куәландырылады және мөрімен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="000815E6" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000815E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000815E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы барлық қажетті құжаттарды көрсетілетін қызметті берушіге тапсырған кезде өтініштің қабылданғанын растау оны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> өтінімдерді тіркеу журналында хатшының тіркеуі болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="000815E6" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-2520"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000815E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құжаттарды </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5D0D" w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="28"/>
-[...111 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000815E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> арқылы қабылдаған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны  туралы қолхат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="000815E6" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...86 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30179">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>12. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға (не оның өкіліне нотариаттық куәландырылған сенімхат бойынша) мемлекеттік қызметті көрсету нәтижелерін мемлекеттік қызметті көрсету мерзімі аяқталғаннан кейін бір айдың ішінде тапсырады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>. Көрсетілген мерзім аяқталғаннан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30179">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кейін мемлекеттік қызметті көрсету нәтижелерін беру тапсырыс алушының сұратуы бойынша жүзеге асырылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="008A5D0D" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2596 lines deleted...]
-      <w:r w:rsidR="00402834" w:rsidRPr="000B0335">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...72 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>да тапсырыс алушыға мемлекеттік қызметті көрсету нәтижелерін беру тапсырыс алушы жеке куәлігін ұсынған кезде қолхаттың негізінде жүзеге асырылады (не оның өкілінің нотариаттық куәландырылған сенімхат бойынша).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="007B085A" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000B0335">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005C6BD9" w:rsidRPr="000B0335">
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нәтиженің сақталуын бір ай ішінде қамтамасыз етеді, кейін оларды қызмет берушіге кейінгі сақтауы үшін тапсырады.  Тапсырыс алушы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="000B0335">
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорацияға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жүгінген кезде мемлекетті қызметті көрсету қолхатында көрсетілген күннен бастап бір ай ішінде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000B0335">
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның сұратуы бойынша тапсырыс беруші бір жұмыс күнінің ішінде мемлекеттік қызметті көрсету нәтижелерін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="28"/>
-[...31 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорацияға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B0335">
-[...230 lines deleted...]
-        <w:pStyle w:val="a6"/>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тапсыру үшін жолдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="000815E6" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidR="006B1BEA" w:rsidRPr="000B0335">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Көрсетілетін қызметті алушы осы мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған жағдайда, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE53CA" w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкері өтінішті қабылдаудан бас тартады және осы мемлекеттік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721BD8">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін қызметтің стандартына 11-қосымшаға сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="000815E6" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="007619BE" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007619BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="007619BE" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007619BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің немесе </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE53CA" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану: осы мемлекеттік көрсетілетін қызмет стандартының 13-тармағында көрсетілген тиісті атқарушы орган басшысының атына немесе Министрліктің  атына шағым беріледі, келесі мекенжайға: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>010000, Астана қаласы, Орынбор көшесі, 8-үй, Министрліктер үйі, 5-кіреберіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағым пошта арқылы жазбаша нысанда немесе көрсетілетін қызметті берушінің не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиісті атқарушы органның немесе Министрліктің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кеңсесі арқылы жұмыс күндері </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қолма-қол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағымның қабылданғанын растау </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиісті атқарушы органның немесе Министрліктің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кеңсесінде оның тіркелуі болып табылады (мөртабаны, кіріс нөмірі мен күні шағымның екінші парағында немесе шағымға ілеспе хатта қойылады). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00EE53CA" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметкері қызметтерді дұрыс көрсетпеген жағдайда, шағым </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшысының атына жасалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қолма-қол, сол сияқты пошта арқылы келіп түскен шағымның </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE53CA" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кеңсесінде қабылданғанын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> растау оны тіркеу (мөртаңба, кіріс нөмірі мен тіркеу күні шағымның немесе шағымға ілеспе хаттың екінші данасына қойылады) болып табылады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="009D3D16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3D16">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Портал арқылы жүгінген кезде, шағымдану тәртібі туралы ақпаратты бірыңғай байланыс-орталығының 1414 телефоны бойынша алуға болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00722C35" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Жеке кабинет» портал арқылы қызмет алушыға шағымданған  кезде, жүгіну</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D16">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> туралы ақпарат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қолжетімді, ол қызмет беруші жүгінуді өңдеген кезде жаңартылады (жеткізілу, тіркеу, орындау туралы белгілер, қарау туралы немесе қараудан бас тарту туралы жауап). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00480763" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушының ш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480763">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ағым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480763">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>да:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00480763" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480763">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) жеке тұлғаның – тегі, аты, әкесінің аты (бар болса), пошталық мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00480763" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) заңды тұлғаның – атауы, пош</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480763">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талық мекенжайы, шығыс нөмірі мен күні. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480763">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті берушінің, тиісті атқарушы органның, Министрліктің немесе </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE53CA" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күнінің ішінде қаралуға жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шағымды қарау нәтижелері туралы уәжделген жауап көрсетілетін қызметті алушыға пошталық байланыс арқылы жіберіледі немесе көрсетілетін қызметті берушінің, тиісті атқарушы органның, Министрліктің немесе </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE53CA" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның кеңсесінде қолма-қол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген жағдайда, көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметті алушы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мемлкеттік қызметтерді көрсету сапасын бағалау мен бақылау бойынша тиісті уәкілетті органға жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Көрсетілген мемлекеттік қызметтің нәтижелерімен келіспеген жағдайда, көрсетілетін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызметті алушы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Мемлекеттік көрсетілетін қызметті  көрсетудің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...203 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету мекенжайлары мынадай интернет-ресурстарда орналастырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...89 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Министрліктің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> www.@mzsr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>gov.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>kz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Мемлекеттік көрсетілетін қызметтер» бөлімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Облыстардың, Астана және Алматы қалаларының денсаулық сақтау басқармаларында; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00EE53CA" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000B0335">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
         <w:rPr>
           <w:rStyle w:val="s0"/>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік корпорация</w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ның </w:t>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="005151AF" w:rsidRPr="00CA55E9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="005151AF" w:rsidRPr="00CA55E9">
+        <w:instrText xml:space="preserve"> HYPERLINK "http://www.con.gov.kz" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005151AF" w:rsidRPr="00CA55E9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>www.con.gov.kz</w:t>
+      </w:r>
+      <w:r w:rsidR="005151AF" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00635F16" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>немесе көрсетілетін қызметті берушінің ғимаратында.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00CA55E9" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...386 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>17. Қызмет алушы м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">емлекеттік қызметтер көрсету мәселелерінің тәртібі мен дәрежесі туралы ақпаратты жойылған қол жеткізу режімінде «жеке кабинет» порталы арқылы, сонымен бірге мемлекеттік қызметтерді көрсету  мәселелері бойынша бірыңғай байланыс-орталығынан алуға мүмкіндігі бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B0335">
-[...105 lines deleted...]
-        <w:pStyle w:val="a5"/>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>18. Қызмет алушы м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>емлекеттік қызметтер көрсету мәселелері бойынша анықтама қызметтерінің байланыс телефондары Министрліктің, тиісті атқарушы органның интернет-ресурсында орналасқан.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс-орталығы: 1414.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...63 lines deleted...]
-        <w:pStyle w:val="a5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...95 lines deleted...]
-        <w:pStyle w:val="a5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="a5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...139 lines deleted...]
-        <w:pStyle w:val="a5"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...94 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00722C35" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:ind w:left="2832" w:firstLine="708"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсету жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әлеуетті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талаптарға сәйкестігін (сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келмейтінін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...28 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BA2728" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының азаматтары мен оралмандарды МСАК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсететін денсаулық сақтау субъектілеріне еркін тіркеу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>науқанына қатысу үшін әлеуетті қызметтер берушіге қойылатын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...26 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігі (сәйкес келмейтіні) туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...65 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>хаттамадан үзінді көшірме*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________                     20__ жылғы «___» _____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...10 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>           Бұйрықпен құрылған комиссия ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                             (тапсырыс берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00497E14" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20____жылғы___________________________ №___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                   (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бұйрықтың атауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының азаматтары мен оралмандарды медициналық-санитариялық алғашқы көмек  көрсететін денсаулық сақтау субъектілеріне _____________ жылға еркін тіркеу науқанына қатысу үшін әлеуетті қызметтер берушілерді айқындау рәсіміне қатысуға арналған өтінімдерді қарау нәтижелері бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ашық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ауыс беру </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арқылы мынадай ШЕШІМ ШЫҒАРДЫ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                             (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әлеуетті қызметтер берушінің атауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...147 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(сәйкес келмейді) және Қазақстан Республикасының азаматтары мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...23 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оралмандарды МСАК көрсететін денсаулық сақтау субъектілеріне еркін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...44 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тіркеу науқанына қатысуға жіберілді (жіберілген жоқ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00497E14" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00497E14" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әкесінің аты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>болған жағдайда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00497E14" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...16 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсету жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әлеуетті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талаптарға сәйкестігін (сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келмейтінін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BA2728" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Әлеуетті қызметтер берушіге қойылатын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігі (сәйкес келмейтіні) туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>хаттамадан үзінді көшірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________                         20__ жылғы «___» _________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>           Бұйрықпен құрылған комиссия ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00497E14" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тапсырыс берушінің атауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00497E14" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>20____жылғы___________________________ №___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                   (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бұйрықтың атауы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00497E14" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін көрсету жөніндегі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметтер берушілерді айқындау рәсіміне қатысуға арналған өтінімдерді қарау нәтижелері бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ашық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ауыс беру </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арқылы мынадай ШЕШІМ ШЫҒАРДЫ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (сәйкес келмейді) және Қазақстан Республикасының азаматтары мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оралмандарды тегін медиициналық көмектің кепілдік берілген көлемін ____________жылға орналастыру рәсіміне қатысуға жіберілді (жіберілген жоқ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы    __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 қолы, тегі, аты, әкесінің аты (болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BF7285" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF7285">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005151AF" w:rsidRDefault="005151AF" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсету жөніндегі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> әлеуетті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">талаптарға сәйкестігін (сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>келмейтінін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BA2728" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының азаматтары мен оралмандарды медициналық-санитариялық алғашқы көмек (бұдан әрі – МСАК)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсететін денсаулық сақтау субъектілеріне еркін тіркеу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>науқанына қатысу үшін әлеуетті қызметтер берушілерді айқындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рәсіміне қатысуға арналған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z103"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      1. Қазақстан Республикасының азаматтары мен оралмандарды МСАК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсететін денсаулық сақтау субъектілеріне еркін тіркеу науқанына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қатысу үшін әлеуетті қызметтер берушілерді айқындау рәсіміне қатысуға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үміткер заңды (жеке) тұлға (бұдан әрі – МСАК-тың әлеуетті қызметтер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>берушісі) туралы мәліметтер:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      МСАК-тың әлеуетті қызметтер берушісінің заңды, пошталық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайы мен байланыс телефондары;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      МСАК-тың әлеуетті қызметтер берушісінің банктік деректемелері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(ЖСН, БСН, ЖСК), сондай-ақ, МСАК-тың әлеуетті қызметтер берушісіне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қызмет көрсетілетін банктің немесе оның филиалының атауы мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      МСАК-тың әлеуетті қызметтер берушісі бірінші басшысының Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      2. ____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                    (әлеуетті қызметтер берушінің атауы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы өтініммен Тегін медициналық көмектің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кепілдік берілген көлемін көрсету жөніндегі қызметтер берушіні таңдау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және оның шығындарын өтеу қағидаларында көзделген талаптар мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шарттарға сәйкес Қазақстан Республикасының азаматтары мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оралмандарды МСАК көрсететін денсаулық сақтау субъектілеріне еркін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тіркеу науқанына қатысу үшін әлеуетті қызметтер берушіні айқындау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>рәсіміне қатысуға ниет білдіреді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      3. Осы өтініммен әлеуетті қызметтер берушілерге қойылатын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптардың бұзылмағанын және ұсынылған мәліметтердің дұрыстығын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      Қосымша:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      ______________________________________________________________.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>            (парақтардың санын көрсете отырып, құжаттың атауы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      ____________________________________________________/__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>       (әлеуетті қызметтер берушінің бірінші басшысының лауазымы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                           Т.А.Ә. және оның қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      Толтырылған күні ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету жөніндегі қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігін (сәйкес еместігін) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...30 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z107"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кадрлар біліктілігі туралы мәліметтер*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...14 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...619 lines deleted...]
-        <w:pStyle w:val="3"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(әлеуетті қызметтер берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...1092 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="452"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="740"/>
+        <w:gridCol w:w="478"/>
+        <w:gridCol w:w="776"/>
+        <w:gridCol w:w="1140"/>
+        <w:gridCol w:w="998"/>
+        <w:gridCol w:w="1243"/>
+        <w:gridCol w:w="1315"/>
+        <w:gridCol w:w="1213"/>
+        <w:gridCol w:w="1271"/>
+        <w:gridCol w:w="1022"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="00237D86" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
-[...10 lines deleted...]
-              <w:t>.</w:t>
+              </w:rPr>
+              <w:t>Т.А.Ә.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>Занимаемая</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Атқаратын</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:br/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>должность</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...66 lines deleted...]
-              <w:t>окончания)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (диплом №, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бітірген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>Стаж</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мамандығы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>по</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:br/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>специальности</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcW w:w="2418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...56 lines deleted...]
-              <w:t>(№ и дата выдачи)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>іктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>берілмеген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>маман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаты (№ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Соңғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жылда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...66 lines deleted...]
-              <w:t>наличии)</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>л</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>іктілігін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>арттырғаны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...66 lines deleted...]
-              <w:t>наличии)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дәрежесінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атағының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...26 lines deleted...]
-              <w:t>работу</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Жұ</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">(№, </w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мыс</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...6 lines deleted...]
-              <w:t>дата)</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бұйрық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (№, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcW w:w="2418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="994" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1793" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcW w:w="2418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1738" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
-[...41 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z108"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ескертпе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...28 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аккредиттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>куәлі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынылмайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>                   (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Т.А.Ә.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...19 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету жөніндегі қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігін (сәйкес еместігін) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...86 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тапсырыс берушіге __________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(тапсырыс берушінің атауы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (әлеуетті қызметтер берушінің атауы)    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z139"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тегін медициналық көмектің кепілдік берілген көлемін көрсету</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі қызметтер берушіні таңдау рәсіміне қатысуға арналған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z140"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      1. Тегін медициналық көмектің кепілдік берілген көлемін көрсету</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі қызметтер берушіні (бұдан әрі - әлеуетті қызметтер беруші)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>таңдау рәсіміне қатысуға ниет білдірген заңды (жеке) тұлға туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәліметтер:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      әлеуетті қызметтер берушінің заңды, пошталық мекенжайы және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланыс телефондары;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      әлеуетті қызметтер берушінің банктік деректемелері (ЖСН, БСН,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖСК), сондай-ақ әлеуетті қызметтер берушіге қызмет көрсететін банктің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>немесе оның филиалының толық атауы және мекенжайы;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      әлеуетті қызметтер берушінің бірінші басшысының Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      2. Мынадай медициналық көмектің нысаны(-дары) бойынша:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________, оның ішінде мынадай ЖММК технологиялары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бойынша: _______________ мынадай медициналық көмектің түріне(-леріне)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өтінім береді: ____________________.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>     3.*Осы өтінім қосалқы мердігер(-лер)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                 (қосалқы мердігердің атауы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мынадай қызметтердің түрін(-лерін) көрсету үшін: ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                                               (қызметтердің түрлері)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тартылуын растайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      4. ____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                     (әлеуетті қызметтер берушінің атауы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>осы өтініммен Тегін медициналық көмектің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кепілдік берілген көлемін көрсету бойынша қызметтер берушіні таңдау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және оның шығындарын өтеу қағидаларында көзделген талаптар мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шарттарға сәйкес әлеуетті қызметтер беруші ретінде тегін медициналық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көмектің кепілдік берілген көлемін көрсету жөніндегі қызметтер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>берушілерді таңдау рәсіміне қатысуға ниет білдіреді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      5. *Осы өтініммен қосалқы мердігер қосалқы мердігерге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қойылатын талаптардың бұзылмағанын және оған қатысты ұсынылған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәліметтердің дұрыстығын растайды.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      6. Осы өтініммен әлеуетті қызметтер берушіге қойылатын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптардың бұзылмағанын және ұсынылған мәліметтердің дұрыстығын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қосымша: ____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>             (парақтардың санын көрсете отырып, құжаттың атауы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>______________________________________________________/______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> (әлеуетті қызметтер берушінің бірінші басшысының лауазымы, Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                              және оның қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      Толтырылған күні _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      Ескертпе:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      *қосалқы мердігерді(-лерді) тартқан жағдайда толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005151AF" w:rsidRDefault="005151AF" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...24 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету жөніндегі қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігін (сәйкес еместігін) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...100 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(әлеуетті қызметтер берушінің атауын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z151"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кепілдік міндеттемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      мынадай ақпаратты қоса бере отырып, медициналық көмекті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>(наименование заказчика)</w:t>
-[...6 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үздіксіз жүзеге асыруды қамтамасыз ету үшін кемінде бір ай мерзімге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...24 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дәрілік заттардың, медициналық мақсаттағы бұйымдардың және тамақ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>(</w:t>
-[...48 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өнімдері қорының болуына кепілдік береді:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...13 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      1. Дәрілік заттардың қорлары туралы ақпарат;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>гарантированного объема бесплатной медицинской помощи</w:t>
-[...29 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      2. Медициналық мақсаттағы бұйымдардың қорлары туралы ақпарат;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>      юридический, почтовый адрес и контактные телефоны потенциального поставщика;</w:t>
-[...45 lines deleted...]
-        <w:t>      2. Заявляет на следующий (-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-        <w:t>ие</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тамақ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-        <w:t>) вид (-ы) медицинской помощи: ________________, по форме (-</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-        <w:t>ам</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өнімдерінің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...20 lines deleted...]
-        <w:t>      3. * Настоящей заявкой подтверждает привлечение субподрядчика (-</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-        <w:t>ов</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қорлары</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...619 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...231 lines deleted...]
-        <w:t xml:space="preserve"> 3. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>Информация</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> о </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>запасах</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z152"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>продуктов</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>заттардың</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>питания</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қорлары</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>Информация</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> о </w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>запасах</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...54 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1397"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1714"/>
+        <w:gridCol w:w="767"/>
+        <w:gridCol w:w="3135"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="1756"/>
+        <w:gridCol w:w="1937"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="5163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Наименование</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Дә</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ілік</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>лекарственного</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>заттың</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>средства</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Единица</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Өлшем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>измерения</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Сумма</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сомасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>тенге</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="5163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="5163" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
-[...9 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...32 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z153"/>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мақсаттағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұйымдардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қорлары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="756"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1513"/>
+        <w:gridCol w:w="773"/>
+        <w:gridCol w:w="3731"/>
+        <w:gridCol w:w="1938"/>
+        <w:gridCol w:w="1363"/>
+        <w:gridCol w:w="1651"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="5934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Наименование</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>изделий</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>мақсаттағы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>медицинского</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бұйымның</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>назначения</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Единица</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Өлшем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>измерения</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Сумма</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сомасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>тенге</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="5934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="5934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
-[...9 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z154"/>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>Информация</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тамақ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> о </w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>запасах</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өнімдерінің</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>продуктов</w:t>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қорлары</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-        <w:t>питания</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="756"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1513"/>
+        <w:gridCol w:w="781"/>
+        <w:gridCol w:w="3649"/>
+        <w:gridCol w:w="1974"/>
+        <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="1668"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="5934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Наименование</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Тамақ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>продуктов</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>өнімдерінің</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>питания</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Единица</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Өлшем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>измерения</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бірлігі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Сумма</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сомасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>тенге</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="5934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5669" w:type="dxa"/>
+            <w:tcW w:w="5934" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2446" w:type="dxa"/>
+            <w:tcW w:w="2974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1864" w:type="dxa"/>
+            <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
-[...64 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Аутсорсинг </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасалған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шарттардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көшірмелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қоса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">(должность, </w:t>
-[...25 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________/_____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...19 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басшысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005151AF" w:rsidRDefault="005151AF" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005151AF" w:rsidRDefault="005151AF" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету жөніндегі қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігін (сәйкес еместігін) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(әлеуетті қызметтер берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z156"/>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-        <w:ind w:firstLine="720"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>соңғы 3 жылда* көрсетілген және ___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                                  (кезең)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәлімделген медициналық көмектің түрлері мен нысандары туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...672 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1218"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="689"/>
+        <w:gridCol w:w="1544"/>
+        <w:gridCol w:w="1544"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="908"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="908"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="908"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="908"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1751" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Виды</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:br/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>медицинской</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмектің</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:br/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>помощи</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>түрлері</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:tcW w:w="1796" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Формы</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:br/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>медицинской</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмектің</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:br/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>помощи</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>нысандары</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Объемы</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>медицинской</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмектің</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>помощи</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>нысандары</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>год</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>год</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>год</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Заявка</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ға</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:br/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>на</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 20_ </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>год</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>өтінім</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>сумма</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">(в </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>тенге</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>сумма</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">(в </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>тенге</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>сумма</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">(в </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>тенге</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>сумма</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">(в </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>тенге</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1676" w:type="dxa"/>
+            <w:tcW w:w="1751" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1741" w:type="dxa"/>
+            <w:tcW w:w="1796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1470" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1085" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="1382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1319" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
-[...41 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z157"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ескертпе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...52 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көлемі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve"> высокоспециализированной медицинской помощи (далее – ВСМП), </w:t>
-[...6 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>оказанных в рамках гарантированного объема бесплатной медицинской</w:t>
-[...6 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезеңі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z158"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">помощи </w:t>
-[...26 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>соңғы 3 жылда* көрсетілген және ___________________________**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...35 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                               (кезең)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәлімделген жоғары мамандандырылған медициналық көмек</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(бұдан әрі – ЖММК) технологияларының тізбесі туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәліметтер***</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="617"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2037"/>
+        <w:gridCol w:w="537"/>
+        <w:gridCol w:w="1178"/>
+        <w:gridCol w:w="2299"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="2174"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="525"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="653" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>№ п/п</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1352" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">АХЖ 9 </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Код</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> МКБ 9</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcW w:w="1776" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖММК </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Наименование</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>технологияларының</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:br/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>технологии</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЖММК </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Количество</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>технологияларының</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> ВСМП</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4070" w:type="dxa"/>
+            <w:tcW w:w="3673" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Технологиялардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көрсетуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>талаптар</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сәйкестігіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қорытындының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>күні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="525"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcW w:w="1988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>год</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1299" w:type="dxa"/>
+            <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>год</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>год</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1514" w:type="dxa"/>
+            <w:tcW w:w="1584" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>Заявка</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ға</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:br/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>на</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 20___ </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>год</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>өтінім</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="653" w:type="dxa"/>
+            <w:tcW w:w="683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1208" w:type="dxa"/>
+            <w:tcW w:w="1352" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcW w:w="1776" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcW w:w="1988" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1299" w:type="dxa"/>
+            <w:tcW w:w="1808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="978" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1514" w:type="dxa"/>
+            <w:tcW w:w="1584" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4070" w:type="dxa"/>
+            <w:tcW w:w="3673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
+            <w:r w:rsidRPr="00E32958">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
-[...41 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z159"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ескертпе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...21 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      *</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЖММК </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>технологияларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өтінімдер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...15 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>толтырылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      **</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көлемі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезеңі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      ***</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шарттың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолданылу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезеңінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шарт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сомасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЖММК</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>технологиялар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өзгерген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беруші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тапсырыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берушіге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әкілетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орган </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айқындаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәртіппен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қорытынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұсынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________/________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басшысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...41 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z160"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету жөніндегі қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігін (сәйкес еместігін) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...21 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(әлеуетті қызметтер берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z161"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Тегін медициналық көмектің кепілдік берілген көлемі шеңберінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...40 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>стационарлық және стационарды алмастыратын көмек көрсететін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...342 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>әлеуетті қызметтер берушінің соңғы 3 жылдағы* және жоспарланған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...105 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_______ кезеңге арналған төсек қоры туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...145 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="919"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1024"/>
+        <w:gridCol w:w="1035"/>
+        <w:gridCol w:w="3981"/>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="1110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4039" w:type="dxa"/>
+            <w:tcW w:w="4788" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>Наименование</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Төсек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>профиля</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>орын</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>койки</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бейіні</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>н</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>Число</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Төсек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>коек</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>орындар</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>год</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>год</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">20___ </w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>год</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">20__ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>год</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4039" w:type="dxa"/>
+            <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="736" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4039" w:type="dxa"/>
+            <w:tcW w:w="4788" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="000B0335" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...6 lines deleted...]
-              <w:t>ИТОГО (общее количество коек для оказания гарантированного объема бесплатной медицинской помощи)</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ЖИЫНЫ (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>тегін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медициналық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көмектің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>кепілдік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>берілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көлемін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>көрсетуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>арналған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>төсек-орындардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2099" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcW w:w="2066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="2068" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
-[...42 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="z162"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ескертпе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      *</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...15 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көмектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кепілдік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көлемі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шеңберінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жылдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мерзімге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________/_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...4 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басшысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...21 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16"/>
+    <w:p w:rsidR="005151AF" w:rsidRDefault="005151AF" w:rsidP="00635F16"/>
+    <w:p w:rsidR="005151AF" w:rsidRDefault="005151AF" w:rsidP="00635F16"/>
+    <w:p w:rsidR="005151AF" w:rsidRDefault="005151AF" w:rsidP="00635F16"/>
+    <w:p w:rsidR="005151AF" w:rsidRPr="00E32958" w:rsidRDefault="005151AF" w:rsidP="00635F16"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету жөніндегі қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігін (сәйкес еместігін) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9-қосымша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...60 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(әлеуетті қызметтер берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="z164"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Медициналық техниканың болуы туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...366 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="660"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="685"/>
+        <w:gridCol w:w="2963"/>
+        <w:gridCol w:w="2312"/>
+        <w:gridCol w:w="1567"/>
+        <w:gridCol w:w="1929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="960"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
+            <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/с</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>№</w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>Наименование</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медициналық</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>медицинской</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>техниканың</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>техники</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4220" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> на условиях финансового лизинга (да/нет)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Оның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ішінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>қаржы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лизингісінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>шарттарында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сатып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>алынғаны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>иә</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жоқ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcW w:w="2049" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>Год</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Шыққан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004304E5">
-[...5 lines deleted...]
-              <w:t>выпуска</w:t>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
+            <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4220" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcW w:w="2049" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidTr="000261C7">
+      <w:tr w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidTr="008563F0">
         <w:trPr>
+          <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="dxa"/>
+            <w:tcW w:w="828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3325" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4220" w:type="dxa"/>
+            <w:tcW w:w="3054" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcW w:w="2049" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2909" w:type="dxa"/>
+            <w:tcW w:w="3533" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="000261C7">
+          <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="008563F0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004304E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00E32958">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
-[...41 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________/___________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...40 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>  (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әлеуетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қызметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басшысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
-[...12 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...174 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>      М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16"/>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...16 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="z166"/>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету жөніндегі қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігін (сәйкес еместігін) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00BA2728" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Тегін медициналық көмектің кепілдік берілген көлемінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="004304E5">
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>консультациялық-диагностикалық қызметтерін көрсетуге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ниет білдіру туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2728">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шарт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________                        20__ жылғы «___» __________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      Бұдан әрі «1-тарап» деп аталатын ______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>   (Жарғы, Ереже, жеке куәлігі немесе сенімхат (№, берілген күні, кім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                                берді, жарамдылық мерзімі) және т.б.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>негізінде әрекет ететін және ______________________________ мекенжайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                    (денсаулық сақтау субъектісінің орналасқан жері)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бойынша орналасқан __________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                      (денсаулық сақтау субъектісінің толық атауы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>______________________________________________________________ атынан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                    (лауазымы, Т.А.Ә.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және бұдан әрі «2-тарап» деп аталатын _______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>   (Жарғы, Ереже, жеке куәлігі немесе сенімхат (№, берілген күні, кім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                                 берді, қолданылу мерзімі) және т.б.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>негізінде әрекет ететін және ______________________________ мекенжайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                   (денсаулық сақтау субъектісінің орналасқан жері)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бойынша орналасқан __________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                      (денсаулық сақтау субъектісінің толық атауы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>______________________________________________________________ атынан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                     (лауазымы, Т.А.Ә.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бірлесіп бұдан әрі «Тараптар» деп аталатындар Қазақстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Республикасының Азаматтық кодексіне сәйкес төмендегілер туралы осы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шартты жасасты:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      1. Осы шарттың шеңберінде «Тегін медициналық көмектің кепілдік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>берілген көлемін көрсету жөніндегі қызметтер берушіні таңдау және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оның шығындарын өтеу қағидаларын бекіту туралы» Қазақстан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Республикасы Үкіметінің 2012 жылғы 25 қазандағы № 1358 қаулысына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сәйкес 1-тарап</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(тапсырыс берушінің атауы – облыстың, Астана және Алматы қалаларының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                      денсаулық сақтау басқармалары)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ТМККК көрсетуге арналған шарт жасасқан жағдайда 2-Тарап шарттық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>негізде 1-тарапқа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(қызмет көрсету орны көрсетіледі: ауыл, кент, ауылдық округ, қаладағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>                     аудан, қала, аудан, облыс)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аумағында медициналық қызметтің мынадай кіші түрлеріне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>    («Рұқсаттар мен хабарламалар туралы» Қазақстан Республикасының Заңына сәйкес)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2-тараптың лицензиялары мен оған қосымшаларға сәйкес тегін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>медициналық көмектің кепілдік берілген көлемінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>консультациялық-диагностикалық қызметтерін көрсетуге міндеттенеді.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      2. Осы шарт Тараптар оған қол қойған сәттен бастап күшіне енеді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және тегін медициналық көмектің кепілдік берілген көлемін көрсету</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жөніндегі қызметтер көрсету туралы шарт жасасқанға дейін қолданылады.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      3. Осы шарт Тараптардың келісімі бойынша мерзімінен бұрын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тоқтатылуы мүмкін.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      4. Тараптардың мекенжайлары, деректемелері, қолдары мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мөрлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тегін медициналық көмектің кепілдік берілген көлемін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсету жөніндегі қызметтер берушінің қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004304E5">
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
         <w:rPr>
           <w:rStyle w:val="s0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU"/>
-[...194 lines deleted...]
-          <w:lang w:val="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>талаптарға сәйкестігін (сәйкес еместігін) анықтау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...1215 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мемлекеттік көрсетілетін қызмет стандартына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4395"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rStyle w:val="s0"/>
-[...35 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="840"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...37 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Құжаттарды қабылдаудан </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызметтер туралы» 2013 жылғы 15 cәуірдегі Қазақстан Республикасының Заңы 20-бабының 2-тармақшасын басшылыққа ала отырып, </w:t>
+      </w:r>
+      <w:r w:rsidR="005151AF" w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rStyle w:val="s0"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Азаматтарған арналған үкімет» мемлекеттік корпорациясы» коммерциялық емес акционерлік қоғамы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>№__ бөлімі (мекенжайын көрсету) мемлекеттік қызмет көрсетуге Сіздің мемлекеттік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілетін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA55E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қызмет стандартында көзделген тізбеге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттардың толық топтамасын  ұсынбауыңызға байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="400"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жоқ құжаттардың атауы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(мемлекеттік көрсетілетін қызметтің атауын мемлекеттік көрсетілетін қызмет стандартына сәйкес көрсету) құжаттарды қабылдаудан бас тартады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Осы қолхат әр тарапқа бір-бірден 2 данада жасалды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00C136D3" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-    <w:p w:rsidR="0056499C" w:rsidRPr="004304E5" w:rsidRDefault="0056499C" w:rsidP="0056499C">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C136D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(Орталық қызметкерінің) Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C136D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C136D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C136D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (қолы)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C136D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00C136D3" w:rsidRDefault="00635F16" w:rsidP="00635F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-        <w:ind w:firstLine="770"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00C136D3" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...84 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...66 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Орындаушы Т.А.Ә.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Алдым:  /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">көрсетілетін қызметті алушының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Т.А.Ә. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>/ қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00635F16" w:rsidRPr="00E32958" w:rsidRDefault="00635F16" w:rsidP="00635F16">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-[...418 lines deleted...]
-    <w:sectPr w:rsidR="00BE77C9">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AF22A0" w:rsidRDefault="00635F16">
+      <w:r w:rsidRPr="00E32958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>20__ жылғы «___» _________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00AF22A0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EE720C6"/>
+    <w:nsid w:val="00F14676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="85300E96"/>
-    <w:lvl w:ilvl="0" w:tplc="0BECD16A">
+    <w:tmpl w:val="F6F6F068"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1069" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1789" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2509" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4669" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="023D7DFF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CD0AAEF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="07921303"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A80666CE"/>
+    <w:lvl w:ilvl="0" w:tplc="B2120EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="09792139"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55DC49BC"/>
+    <w:lvl w:ilvl="0" w:tplc="CF5A3E16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="0EB025A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1447A3E"/>
+    <w:lvl w:ilvl="0" w:tplc="10F00520">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="11E36012"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="787CC7E4"/>
+    <w:lvl w:ilvl="0" w:tplc="837A5ACA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="236A4CA1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20EA2DCC"/>
+    <w:lvl w:ilvl="0" w:tplc="4184C794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="435"/>
+        </w:tabs>
+        <w:ind w:left="435" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="34C831AE">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3D2C0A34">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D93A3964">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FF52885C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C6621702">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="091245D6">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A086DB62">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C6FEB05A">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="23A66121"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23CE142E"/>
+    <w:lvl w:ilvl="0" w:tplc="8A820A9A">
+      <w:start w:val="32"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="735" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="272C7F22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5328A082"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="29C94B32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19E0222A"/>
+    <w:lvl w:ilvl="0" w:tplc="180603D8">
+      <w:start w:val="36"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1084" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="2D2B0E28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3768FFF6"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="2EE720C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08BEA83C"/>
+    <w:lvl w:ilvl="0" w:tplc="7FE86820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="33812A37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D661D4E"/>
+    <w:lvl w:ilvl="0" w:tplc="88ACA48C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Consolas" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="34C47B9A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46E4F23E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="3731206D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="634A93EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.0."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4272" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5340" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6408" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7116" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8184" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="37527B6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="994C64C0"/>
+    <w:lvl w:ilvl="0" w:tplc="2F7C1CA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="39A126CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="940CFAD4"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="3C541756"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDCA2B60"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="3D703DAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9864A1FE"/>
+    <w:lvl w:ilvl="0" w:tplc="B906B86C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="3F2E1499"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D6C4C62"/>
+    <w:lvl w:ilvl="0" w:tplc="516E481A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1069"/>
+        </w:tabs>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1789"/>
+        </w:tabs>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2509"/>
+        </w:tabs>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3229"/>
+        </w:tabs>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3949"/>
+        </w:tabs>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4669"/>
+        </w:tabs>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5389"/>
+        </w:tabs>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6109"/>
+        </w:tabs>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6829"/>
+        </w:tabs>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="414C4857"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C99019AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="42504654"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="83C0DAF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="441D3E2A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="045470B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="44EB2681"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD8621FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="432"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="576"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:ind w:left="1288" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1%2.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="4F070D0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C32783E"/>
+    <w:lvl w:ilvl="0" w:tplc="28049144">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1084" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="53454657"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76DAFB5A"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="43"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="55CF1E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE8EE9F6"/>
     <w:lvl w:ilvl="0" w:tplc="04190011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27">
+    <w:nsid w:val="57DA17DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87927816"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7200"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28">
+    <w:nsid w:val="59780C38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4320838C"/>
+    <w:lvl w:ilvl="0" w:tplc="65EA2854">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1700"/>
+        </w:tabs>
+        <w:ind w:left="1700" w:hanging="990"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2818AEA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1780"/>
+        </w:tabs>
+        <w:ind w:left="1780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2500"/>
+        </w:tabs>
+        <w:ind w:left="2500" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3220"/>
+        </w:tabs>
+        <w:ind w:left="3220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3940"/>
+        </w:tabs>
+        <w:ind w:left="3940" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4660"/>
+        </w:tabs>
+        <w:ind w:left="4660" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5380"/>
+        </w:tabs>
+        <w:ind w:left="5380" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6100"/>
+        </w:tabs>
+        <w:ind w:left="6100" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6820"/>
+        </w:tabs>
+        <w:ind w:left="6820" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29">
+    <w:nsid w:val="5B9F3966"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF242208"/>
+    <w:lvl w:ilvl="0" w:tplc="D8640B06">
+      <w:start w:val="11"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1084" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30">
+    <w:nsid w:val="604A384D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2DEB346"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31">
+    <w:nsid w:val="6082192C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0B6AA8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32">
+    <w:nsid w:val="63B72390"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D0E528A"/>
+    <w:lvl w:ilvl="0" w:tplc="876008D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33">
+    <w:nsid w:val="6A8E1FDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B71E95CE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1200"/>
+        </w:tabs>
+        <w:ind w:left="1200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2640"/>
+        </w:tabs>
+        <w:ind w:left="2640" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4080"/>
+        </w:tabs>
+        <w:ind w:left="4080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4800"/>
+        </w:tabs>
+        <w:ind w:left="4800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5520"/>
+        </w:tabs>
+        <w:ind w:left="5520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6240"/>
+        </w:tabs>
+        <w:ind w:left="6240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6960"/>
+        </w:tabs>
+        <w:ind w:left="6960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34">
+    <w:nsid w:val="6C107B92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0D0BB66"/>
+    <w:lvl w:ilvl="0" w:tplc="77DA4DA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="763"/>
+        </w:tabs>
+        <w:ind w:left="763" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1483"/>
+        </w:tabs>
+        <w:ind w:left="1483" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2203"/>
+        </w:tabs>
+        <w:ind w:left="2203" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2923"/>
+        </w:tabs>
+        <w:ind w:left="2923" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3643"/>
+        </w:tabs>
+        <w:ind w:left="3643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4363"/>
+        </w:tabs>
+        <w:ind w:left="4363" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5083"/>
+        </w:tabs>
+        <w:ind w:left="5083" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5803"/>
+        </w:tabs>
+        <w:ind w:left="5803" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6523"/>
+        </w:tabs>
+        <w:ind w:left="6523" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35">
+    <w:nsid w:val="71046A52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18387C74"/>
+    <w:lvl w:ilvl="0" w:tplc="9FAE8738">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="043F0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="043F001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="043F000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="043F0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="043F001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="043F000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="043F0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="043F001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36">
+    <w:nsid w:val="71AA5DB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C29C617C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A237DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37">
+    <w:nsid w:val="74C50AF8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE14D0B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38">
+    <w:nsid w:val="75FA4F31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1004D84"/>
+    <w:lvl w:ilvl="0" w:tplc="4B14B9C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="435"/>
+        </w:tabs>
+        <w:ind w:left="435" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -21701,177 +31622,609 @@
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39">
+    <w:nsid w:val="7CBF1072"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E37A684E"/>
+    <w:lvl w:ilvl="0" w:tplc="CF3E1F0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="744"/>
+        </w:tabs>
+        <w:ind w:left="744" w:hanging="744"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1123"/>
+        </w:tabs>
+        <w:ind w:left="1123" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1843"/>
+        </w:tabs>
+        <w:ind w:left="1843" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2563"/>
+        </w:tabs>
+        <w:ind w:left="2563" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3283"/>
+        </w:tabs>
+        <w:ind w:left="3283" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4003"/>
+        </w:tabs>
+        <w:ind w:left="4003" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4723"/>
+        </w:tabs>
+        <w:ind w:left="4723" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5443"/>
+        </w:tabs>
+        <w:ind w:left="5443" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6163"/>
+        </w:tabs>
+        <w:ind w:left="6163" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40">
+    <w:nsid w:val="7D9B02C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E34B1F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="38"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="43"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FB0961"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00FB0961"/>
+    <w:rsidRoot w:val="0078760F"/>
+    <w:rsid w:val="00157208"/>
+    <w:rsid w:val="00274252"/>
+    <w:rsid w:val="004F6DB5"/>
+    <w:rsid w:val="005151AF"/>
+    <w:rsid w:val="00534519"/>
+    <w:rsid w:val="00567227"/>
+    <w:rsid w:val="005E3C30"/>
+    <w:rsid w:val="0060687D"/>
+    <w:rsid w:val="00606B7D"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rsid w:val="00706FA6"/>
+    <w:rsid w:val="00752BEB"/>
+    <w:rsid w:val="0078760F"/>
+    <w:rsid w:val="007B085A"/>
+    <w:rsid w:val="007D1918"/>
+    <w:rsid w:val="007E319C"/>
+    <w:rsid w:val="00895C41"/>
+    <w:rsid w:val="008A5D0D"/>
+    <w:rsid w:val="00AA2318"/>
+    <w:rsid w:val="00AF22A0"/>
+    <w:rsid w:val="00B972F6"/>
+    <w:rsid w:val="00CA55E9"/>
+    <w:rsid w:val="00DE2A71"/>
+    <w:rsid w:val="00EE53CA"/>
+    <w:rsid w:val="00EF75C0"/>
+    <w:rsid w:val="00F02EB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -21960,255 +32313,1271 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="576"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="576" w:hanging="576"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="PMingLiU" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-TW"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1008"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1008" w:hanging="1008"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1152"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1152" w:hanging="1152"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1296"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1296" w:hanging="1296"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:hanging="1440"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1584"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1584" w:hanging="1584"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="PMingLiU" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-TW"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="Обычный (Web),Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак Знак,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Обычный (Web) Знак,Обычный (веб)1 Знак,Обычный (веб)1 Знак Знак Зн Знак,Знак Знак Знак,Знак4 Знак Знак Знак,Знак4 Знак1,Знак4 Знак Знак Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак,Обычный (веб) Знак1 Знак"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
+    <w:name w:val="s0"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
-    <w:name w:val="s0"/>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="note">
+    <w:name w:val="note"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Стиль"/>
+    <w:basedOn w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Знак"/>
+    <w:basedOn w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Абзац списка1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="0056499C"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-360" w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Знак1"/>
+    <w:basedOn w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormalcxspmiddle">
+    <w:name w:val="msonormalcxspmiddle"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="Текст надписи"/>
+    <w:basedOn w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="21"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
+    <w:name w:val="Средняя сетка 21"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Схема документа Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Схема документа Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="s8">
+    <w:name w:val="s8"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s3">
+    <w:name w:val="s3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s2">
+    <w:name w:val="s2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s19">
+    <w:name w:val="s19"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s7">
+    <w:name w:val="s7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s9">
+    <w:name w:val="s9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s10">
+    <w:name w:val="s10"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s16">
+    <w:name w:val="s16"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s17">
+    <w:name w:val="s17"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s18">
+    <w:name w:val="s18"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s11">
+    <w:name w:val="s11"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s12">
+    <w:name w:val="s12"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s13">
+    <w:name w:val="s13"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s14">
+    <w:name w:val="s14"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:strike/>
+      <w:color w:val="808000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s15">
+    <w:name w:val="s15"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s6">
+    <w:name w:val="s6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:strike/>
+      <w:color w:val="808000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s5">
+    <w:name w:val="s5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s20">
+    <w:name w:val="s20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Текст выноски Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2100">
+    <w:name w:val="210"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="S00">
+    <w:name w:val="S0"/>
+    <w:rsid w:val="00635F16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...15 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Без интервала1"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-[...28 lines deleted...]
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:effect w:val="none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
@@ -22297,237 +33666,1252 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="576"/>
+      </w:tabs>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="576" w:hanging="576"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="PMingLiU" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-TW"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1008"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1008" w:hanging="1008"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1152"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1152" w:hanging="1152"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1296"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1296" w:hanging="1296"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:hanging="1440"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1584"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1584" w:hanging="1584"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="PMingLiU" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-TW"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:aliases w:val="Обычный (Web),Обычный (веб)1,Обычный (веб)1 Знак Знак Зн,Знак Знак,Знак4 Знак Знак,Знак4,Знак4 Знак Знак Знак Знак,Знак4 Знак,Обычный (Web) Знак Знак Знак Знак,Обычный (Web) Знак Знак Знак Знак Знак Знак Знак Знак Знак,Обычный (веб) Знак1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:aliases w:val="Обычный (Web) Знак,Обычный (веб)1 Знак,Обычный (веб)1 Знак Знак Зн Знак,Знак Знак Знак,Знак4 Знак Знак Знак,Знак4 Знак1,Знак4 Знак Знак Знак Знак Знак,Знак4 Знак Знак1,Обычный (Web) Знак Знак Знак Знак Знак,Обычный (веб) Знак1 Знак"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s1">
+    <w:name w:val="s1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
+    <w:name w:val="s0"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph1">
+    <w:name w:val="List Paragraph1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="No Spacing"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="s0">
-    <w:name w:val="s0"/>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="note">
+    <w:name w:val="note"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Стиль"/>
+    <w:basedOn w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Знак"/>
+    <w:basedOn w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Абзац списка1"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="0056499C"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="-360" w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="Основной текст с отступом Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Знак1"/>
+    <w:basedOn w:val="a"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormalcxspmiddle">
+    <w:name w:val="msonormalcxspmiddle"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="Текст надписи"/>
+    <w:basedOn w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
+    <w:name w:val="21"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
+    <w:name w:val="Средняя сетка 21"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af5">
+    <w:name w:val="Схема документа Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af6">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af5"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="13">
+    <w:name w:val="Схема документа Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="s8">
+    <w:name w:val="s8"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s3">
+    <w:name w:val="s3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s2">
+    <w:name w:val="s2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s19">
+    <w:name w:val="s19"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s7">
+    <w:name w:val="s7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s9">
+    <w:name w:val="s9"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s10">
+    <w:name w:val="s10"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s16">
+    <w:name w:val="s16"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s17">
+    <w:name w:val="s17"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s18">
+    <w:name w:val="s18"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s11">
+    <w:name w:val="s11"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s12">
+    <w:name w:val="s12"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000080"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s13">
+    <w:name w:val="s13"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s14">
+    <w:name w:val="s14"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:strike/>
+      <w:color w:val="808000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s15">
+    <w:name w:val="s15"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:color w:val="auto"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s6">
+    <w:name w:val="s6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:strike/>
+      <w:color w:val="808000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s5">
+    <w:name w:val="s5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="s20">
+    <w:name w:val="s20"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Текст выноски Знак1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00635F16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2100">
+    <w:name w:val="210"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoSpacing1">
+    <w:name w:val="No Spacing1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:qFormat/>
+    <w:rsid w:val="00635F16"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="S00">
+    <w:name w:val="S0"/>
+    <w:rsid w:val="00635F16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...15 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Без интервала1"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
-[...28 lines deleted...]
-    <w:rsid w:val="0056499C"/>
+    <w:rsid w:val="00635F16"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-    </w:rPr>
-[...16 lines deleted...]
-      <w:effect w:val="none"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P080001325_" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P080001325_" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adilet/rus/docs/P1200001358" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22776,65 +35160,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>5598</Words>
-  <Characters>31912</Characters>
+  <Words>5381</Words>
+  <Characters>30675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>265</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>255</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37436</CharactersWithSpaces>
+  <CharactersWithSpaces>35985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>